--- v0 (2025-10-22)
+++ v1 (2026-04-03)
@@ -1,40 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Adjudicataris d'obres" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00 €"/>
   </numFmts>
   <fonts count="3">
     <font>
@@ -135,56 +141,57 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true">
       <alignment horizontal="center" vertical="top" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true">
       <alignment horizontal="center" vertical="top" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true">
       <alignment horizontal="center" vertical="top" wrapText="true"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyNumberFormat="true">
       <alignment horizontal="center" vertical="top" wrapText="true"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="true" applyAlignment="true" applyBorder="true" applyNumberFormat="true">
       <alignment horizontal="center" vertical="top" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E863"/>
+  <dimension ref="A1:E908"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="21.0" customWidth="true"/>
     <col min="2" max="2" width="100.0" customWidth="true"/>
     <col min="3" max="3" width="11.0" customWidth="true"/>
     <col min="4" max="4" width="17.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="28.9">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>CIF</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>NOM</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -220,54 +227,54 @@
       </c>
       <c r="D2" s="5" t="n">
         <v>6.482275283E7</v>
       </c>
       <c r="E2" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="3" customHeight="1" ht="12.75">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>A07474117</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Obras y Promociones Comas, S.A.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D3" s="5" t="n">
-        <v>4.130165658E7</v>
+        <v>4.429827690000001E7</v>
       </c>
       <c r="E3" s="2" t="n">
-        <v>35.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="4" customHeight="1" ht="12.75">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>A57648388</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Concesionaria Gran Hospital Can Misses</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D4" s="5" t="n">
         <v>3.798813397E7</v>
       </c>
       <c r="E4" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
@@ -275,827 +282,827 @@
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>U44812667</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>UTE METRO PARC BIT</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
         <v>3.496909479E7</v>
       </c>
       <c r="E5" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="6" customHeight="1" ht="12.75">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>B32001687</t>
+          <t>B61826392</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>ALEA CONSTRUCCIONES S.L.</t>
+          <t>BIGAS GRUP, S.L.</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D6" s="5" t="n">
-        <v>3.455915452E7</v>
+        <v>3.4626613510000005E7</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="7" customHeight="1" ht="12.75">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>322040</t>
+          <t>B32001687</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>UTE ERTMS SFM CAF ELECTRANS HITACHI</t>
+          <t>ALEA CONSTRUCCIONES S.L.</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
-        <v>3.313953055E7</v>
+        <v>3.455915452E7</v>
       </c>
       <c r="E7" s="2" t="n">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="8" customHeight="1" ht="12.75">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>A81638108</t>
+          <t>A28017986</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>ACCIONA CONSTRUCCION, S.A.</t>
+          <t>Vias y Construcciones S.A.</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D8" s="5" t="n">
-        <v>3.0066978899999995E7</v>
+        <v>3.320504507E7</v>
       </c>
       <c r="E8" s="2" t="n">
-        <v>11.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="9" customHeight="1" ht="12.75">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>A13303763</t>
+          <t>322040</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>TECNOLOGIA DE LA CONSTRUCCION Y OBRAS PUBLICAS, S.A.</t>
+          <t>UTE ERTMS SFM CAF ELECTRANS HITACHI</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
-        <v>2.999739605E7</v>
+        <v>3.313953055E7</v>
       </c>
       <c r="E9" s="2" t="n">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="10" customHeight="1" ht="12.75">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>A07405681</t>
+          <t>A13303763</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>ANTONIO GOMILA, S.A.</t>
+          <t>TECNOLOGIA DE LA CONSTRUCCION Y OBRAS PUBLICAS, S.A.</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D10" s="5" t="n">
-        <v>2.990176489E7</v>
+        <v>3.047982541E7</v>
       </c>
       <c r="E10" s="2" t="n">
-        <v>17.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="11" customHeight="1" ht="12.75">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>B61826392</t>
+          <t>A81638108</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>BIGAS GRUP, S.L.</t>
+          <t>ACCIONA CONSTRUCCION, S.A.</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2.7865676590000004E7</v>
+        <v>3.0066978899999995E7</v>
       </c>
       <c r="E11" s="2" t="n">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="12" customHeight="1" ht="12.75">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>A48059208</t>
+          <t>A07405681</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>UTE TECSA - COEXA</t>
+          <t>ANTONIO GOMILA, S.A.</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D12" s="5" t="n">
-        <v>2.525560715E7</v>
+        <v>2.990176489E7</v>
       </c>
       <c r="E12" s="2" t="n">
-        <v>3.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="13" customHeight="1" ht="12.75">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>A07045248</t>
+          <t>A48059208</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Melchor Mascaró S.A.</t>
+          <t>UTE TECSA - COEXA</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>2.170475493E7</v>
+        <v>2.525560715E7</v>
       </c>
       <c r="E13" s="2" t="n">
-        <v>57.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="14" customHeight="1" ht="12.75">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>A19001205</t>
+          <t>A32032039</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>ORTIZ CONSTRUCCIONES Y PROYECTOS SA</t>
+          <t>PROYECON GALICIA,S.A.</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D14" s="5" t="n">
-        <v>2.0976755419999998E7</v>
+        <v>2.294141589E7</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="15" customHeight="1" ht="12.75">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>A07017874</t>
+          <t>A07045248</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>MAN-LLULL SASTRE UTE CECILIO METELEO</t>
+          <t>Melchor Mascaró S.A.</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>2.027848231E7</v>
+        <v>2.1717415509999998E7</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>26.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="16" customHeight="1" ht="12.75">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>A08112716</t>
+          <t>A19001205</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Acsa, Obras e Infraestructuras, S.A.U. y Servicios Profesionales Submarinos, S.L.</t>
+          <t>ORTIZ CONSTRUCCIONES Y PROYECTOS SA</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" s="5" t="n">
-        <v>1.9676503209999997E7</v>
+        <v>2.0976755419999998E7</v>
       </c>
       <c r="E16" s="2" t="n">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="17" customHeight="1" ht="12.75">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>B97400626</t>
+          <t>A07017874</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>VILOR INFRAESTRUCTURAS, S.L.</t>
+          <t>MAN-LLULL SASTRE UTE CECILIO METELEO</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>1.9084548880000003E7</v>
+        <v>2.027848231E7</v>
       </c>
       <c r="E17" s="2" t="n">
-        <v>9.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="18" customHeight="1" ht="12.75">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>A28203321</t>
+          <t>A08112716</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>COBRA INFRAESTRUCTURAS HIDRAULICAS S.A.</t>
+          <t>Acsa, Obras e Infraestructuras, S.A.U. y Servicios Profesionales Submarinos, S.L.</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D18" s="5" t="n">
-        <v>1.811020052E7</v>
+        <v>1.9676503209999997E7</v>
       </c>
       <c r="E18" s="2" t="n">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="19" customHeight="1" ht="12.75">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>A32032039</t>
+          <t>B97400626</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>PROYECON GALICIA,S.A.</t>
+          <t>VILOR INFRAESTRUCTURAS SL</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
-        <v>1.7969430259999998E7</v>
+        <v>1.9132735770000003E7</v>
       </c>
       <c r="E19" s="2" t="n">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" customHeight="1" ht="12.75">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>B15675515</t>
+          <t>A28203321</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>CITANIAS OBRAS Y SERVICIOS, S.L.U.</t>
+          <t>COBRA INFRAESTRUCTURAS HIDRAULICAS S.A.</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D20" s="5" t="n">
-        <v>1.527575102E7</v>
+        <v>1.811020052E7</v>
       </c>
       <c r="E20" s="2" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="21" customHeight="1" ht="12.75">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>B57224313</t>
+          <t>A08332975</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Obres i Construccions Tomeu Rosselló SL</t>
+          <t>AQUAMBIENTE, SERVICIOS PARA EL SECTOR DEL AGUA, SAU</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>1.491384712E7</v>
+        <v>1.804333403E7</v>
       </c>
       <c r="E21" s="2" t="n">
-        <v>41.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="22" customHeight="1" ht="12.75">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>A07030778</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>HERMANOS PARROT SA</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D22" s="5" t="n">
-        <v>1.442297861E7</v>
+        <v>1.675497861E7</v>
       </c>
       <c r="E22" s="2" t="n">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="23" customHeight="1" ht="12.75">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>B54593504</t>
+          <t>B15675515</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>AITANA ACTIVIDADES DE CONSTRUCCION Y SERVICIOS, S.L.</t>
+          <t>CITANIAS OBRAS Y SERVICIOS, S.L.U.</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
-        <v>1.4302388430000002E7</v>
+        <v>1.648495761E7</v>
       </c>
       <c r="E23" s="2" t="n">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="24" customHeight="1" ht="12.75">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>A08332975</t>
+          <t>B57224313</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Aquambiente-Obras y pavimentaciones Man</t>
+          <t>Obres i Construccions Tomeu Rosselló SL</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D24" s="5" t="n">
-        <v>1.3697090850000001E7</v>
+        <v>1.491384712E7</v>
       </c>
       <c r="E24" s="2" t="n">
-        <v>6.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="25" customHeight="1" ht="12.75">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>A07088206</t>
+          <t>B54593504</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>SAMPOL INGENIERIA Y OBRAS, S.A.</t>
+          <t>AITANA ACTIVIDADES DE CONSTRUCCION Y SERVICIOS, S.L.</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
-        <v>1.272775635E7</v>
+        <v>1.4302388430000002E7</v>
       </c>
       <c r="E25" s="2" t="n">
-        <v>23.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="26" customHeight="1" ht="12.75">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>B57883050</t>
+          <t>A79486833</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Construye Capital SLU</t>
+          <t>ELECNOR SERVICIOS Y PROYECTOS S.A.U.</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D26" s="5" t="n">
-        <v>1.203170982E7</v>
+        <v>1.2804289809999995E7</v>
       </c>
       <c r="E26" s="2" t="n">
-        <v>3.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="27" customHeight="1" ht="12.75">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>A07296536</t>
+          <t>A07088206</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>AMER E HIJOS, S.A.</t>
+          <t>SAMPOL INGENIERIA Y OBRAS, S.A.</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
-        <v>1.1555166639999999E7</v>
+        <v>1.272775635E7</v>
       </c>
       <c r="E27" s="2" t="n">
-        <v>38.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="28" customHeight="1" ht="12.75">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>A79486833</t>
+          <t>B57883050</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>ELECNOR SERVICIOS Y PROYECTOS, S.A.U.</t>
+          <t>Construye Capital SLU</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D28" s="5" t="n">
-        <v>1.1269760149999997E7</v>
+        <v>1.203170982E7</v>
       </c>
       <c r="E28" s="2" t="n">
-        <v>22.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="29" customHeight="1" ht="12.75">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>B73544819</t>
+          <t>A07296536</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>ZIMA DESARROLLOS INTEGRALES, S.L.</t>
+          <t>AMER E HIJOS, S.A.</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>1.124849675E7</v>
+        <v>1.1555166639999999E7</v>
       </c>
       <c r="E29" s="2" t="n">
-        <v>22.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="30" customHeight="1" ht="12.75">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>A12000022</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>FACSA</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D30" s="5" t="n">
-        <v>1.0582814529999997E7</v>
+        <v>1.1511209799999995E7</v>
       </c>
       <c r="E30" s="2" t="n">
-        <v>58.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="31" customHeight="1" ht="12.75">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>B18470799</t>
+          <t>B73544819</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Construcciones Uxcar 97 SL</t>
+          <t>ZIMA DESARROLLOS INTEGRALES, S.L.</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
-        <v>9679307.379999999</v>
+        <v>1.124849675E7</v>
       </c>
       <c r="E31" s="2" t="n">
         <v>22.0</v>
       </c>
     </row>
     <row r="32" customHeight="1" ht="12.75">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>321985</t>
+          <t>B18470799</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>DESARROLLA OBRAS Y SERVICIOS SL</t>
+          <t>Construcciones Uxcar 97 SL</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D32" s="5" t="n">
-        <v>9552224.0</v>
+        <v>1.091865974E7</v>
       </c>
       <c r="E32" s="2" t="n">
-        <v>1.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="33" customHeight="1" ht="12.75">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>B97016125</t>
+          <t>B57063232</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>LEVANTINA, INGENIERIA Y CONTRUCCIÓN S.L.</t>
+          <t>FINQUES LA TRAPA, SL</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
-        <v>9448239.49</v>
+        <v>9869704.919999998</v>
       </c>
       <c r="E33" s="2" t="n">
-        <v>6.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="34" customHeight="1" ht="12.75">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>267097</t>
+          <t>321985</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>TECNOLOGIA DE LA CONSTRUCCION Y OBRAS PUBLICAS, S.A. -  ANTONIO Y DIEGO, S.A.</t>
+          <t>DESARROLLA OBRAS Y SERVICIOS SL</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D34" s="5" t="n">
-        <v>9368413.93</v>
+        <v>9552224.0</v>
       </c>
       <c r="E34" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="35" customHeight="1" ht="12.75">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>B07159676</t>
+          <t>B97016125</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES OLIVES S.L.</t>
+          <t>LEVANTINA, INGENIERIA Y CONTRUCCIÓN S.L.</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
-        <v>9196117.61</v>
+        <v>9448239.49</v>
       </c>
       <c r="E35" s="2" t="n">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="36" customHeight="1" ht="12.75">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>B57063232</t>
+          <t>267097</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>FINQUES LA TRAPA, SL</t>
+          <t>TECNOLOGIA DE LA CONSTRUCCION Y OBRAS PUBLICAS, S.A. -  ANTONIO Y DIEGO, S.A.</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D36" s="5" t="n">
-        <v>9069028.29</v>
+        <v>9368413.93</v>
       </c>
       <c r="E36" s="2" t="n">
-        <v>123.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="37" customHeight="1" ht="12.75">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>B32119166</t>
+          <t>B07159676</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>UTE EMERGIS CONSTRUCCION S.L.- CONSTRUCCIONES ALEA,S.L.</t>
+          <t>CONSTRUCCIONES OLIVES S.L.</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
-        <v>8108950.0</v>
+        <v>9196117.61</v>
       </c>
       <c r="E37" s="2" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="38" customHeight="1" ht="12.75">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>A07053374</t>
+          <t>B32119166</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Vias i Obras Públicas, SA</t>
+          <t>UTE EMERGIS CONSTRUCCION S.L.- CONSTRUCCIONES ALEA,S.L.</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D38" s="5" t="n">
-        <v>8059965.569999999</v>
+        <v>8108950.0</v>
       </c>
       <c r="E38" s="2" t="n">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="39" customHeight="1" ht="12.75">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>A28017986</t>
+          <t>A07053374</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>VIAS Y CONSTRUCCIONES, S.A.</t>
+          <t>VIAS Y OBRAS PÚBLICAS, S.A.</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>8000372.38</v>
+        <v>8075893.659999999</v>
       </c>
       <c r="E39" s="2" t="n">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="40" customHeight="1" ht="12.75">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>A08436107</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>COPISA CONSTRUCTORA PIRENAICA SA</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D40" s="5" t="n">
         <v>7922710.34</v>
       </c>
       <c r="E40" s="2" t="n">
         <v>3.0</v>
       </c>
     </row>
@@ -1103,18945 +1110,20324 @@
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>B57465213</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>MATIAS ARROM BIBILONI,S.L.</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>7344590.300000001</v>
       </c>
       <c r="E41" s="2" t="n">
         <v>8.0</v>
       </c>
     </row>
     <row r="42" customHeight="1" ht="12.75">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>265579</t>
+          <t>324321</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>COPCISA, S.A. - CONSTRUCCIONES OLIVES, S.L.</t>
+          <t>COBRA INFRAESTRUCTURAS HIDRAULICAS S.A. - PROFORMA EJECUCIÓN DE OBRAS Y RESTAURACIONES, SLU</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D42" s="5" t="n">
-        <v>7030950.41</v>
+        <v>7231571.16</v>
       </c>
       <c r="E42" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="43" customHeight="1" ht="12.75">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>B07616246</t>
+          <t>265579</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>OBRAS Y CONSTRUCCIONES SILES SL</t>
+          <t>COPCISA, S.A. - CONSTRUCCIONES OLIVES, S.L.</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
-        <v>6224063.08</v>
+        <v>7030950.41</v>
       </c>
       <c r="E43" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="44" customHeight="1" ht="12.75">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>A48027056</t>
+          <t>B07616246</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>ELECNOR SA</t>
+          <t>OBRAS Y CONSTRUCCIONES SILES SL</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D44" s="5" t="n">
-        <v>5892264.2700000005</v>
+        <v>6224063.08</v>
       </c>
       <c r="E44" s="2" t="n">
-        <v>19.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="45" customHeight="1" ht="12.75">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>A28019206</t>
+          <t>A48027056</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>FERROVIAL CONSTRUCCIÓN, SA</t>
+          <t>ELECNOR SA</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
-        <v>5649685.14</v>
+        <v>5892264.2700000005</v>
       </c>
       <c r="E45" s="2" t="n">
-        <v>5.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="46" customHeight="1" ht="12.75">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>324096</t>
+          <t>Q0700507G</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>MEDIO AMBIENTE, RESIDUOS Y AGUA MAREA, S.L.-VILOR INFRAESTRUCTURAS, S.L.,</t>
+          <t>UTE FACSA-MASCARÓ</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D46" s="5" t="n">
-        <v>5539604.96</v>
+        <v>5666194.74</v>
       </c>
       <c r="E46" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="47" customHeight="1" ht="12.75">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>305730</t>
+          <t>A28019206</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>UTE FACSA-MASCARÓ</t>
+          <t>FERROVIAL CONSTRUCCION, S.A.</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
-        <v>5358129.51</v>
+        <v>5649685.14</v>
       </c>
       <c r="E47" s="2" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="48" customHeight="1" ht="12.75">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>B03907185</t>
+          <t>324096</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>SERRANO AZNAR OBRAS PÚBLICAS SLU</t>
+          <t>MEDIO AMBIENTE, RESIDUOS Y AGUA MAREA, S.L.-VILOR INFRAESTRUCTURAS, S.L.,</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D48" s="5" t="n">
-        <v>4999870.85</v>
+        <v>5539604.96</v>
       </c>
       <c r="E48" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="49" customHeight="1" ht="12.75">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>A08031098</t>
+          <t>305730</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>COMSA, S.A.U.</t>
+          <t>UTE FACSA-MASCARÓ</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
-        <v>4603119.58</v>
+        <v>5358129.51</v>
       </c>
       <c r="E49" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="50" customHeight="1" ht="12.75">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>A57612715</t>
+          <t>B03907185</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>CONCESIONARIA DE DESALACIÓN DE IBIZA, S.A.</t>
+          <t>SERRANO AZNAR OBRAS PÚBLICAS SLU</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D50" s="5" t="n">
-        <v>4501687.13</v>
+        <v>4999870.85</v>
       </c>
       <c r="E50" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="51" customHeight="1" ht="12.75">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>292557</t>
+          <t>A08031098</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Acsa, Obras e Infraestructuras, S.A.U. y DEPURACIÓN DE AGUAS DEL MEDITERRÁNEO, S.L.</t>
+          <t>COMSA, S.A.U.</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
-        <v>4490230.93</v>
+        <v>4603119.58</v>
       </c>
       <c r="E51" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="52" customHeight="1" ht="12.75">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>A58467622</t>
+          <t>A07077969</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCTORA DEL CARDONER, S.A.</t>
+          <t>UTE URBIA-CUERVA PARC BIT</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D52" s="5" t="n">
-        <v>4414755.46</v>
+        <v>4523539.660000001</v>
       </c>
       <c r="E52" s="2" t="n">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="53" customHeight="1" ht="12.75">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>B57550816</t>
+          <t>A57612715</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES Y MEJORAS SA TORRE, SL</t>
+          <t>CONCESIONARIA DE DESALACIÓN DE IBIZA, S.A.</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
-        <v>4332863.33</v>
+        <v>4501687.13</v>
       </c>
       <c r="E53" s="2" t="n">
-        <v>20.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="54" customHeight="1" ht="12.75">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>314449</t>
+          <t>292557</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>UTE  -  SERVEO - URBIA - CUERVA</t>
+          <t>Acsa, Obras e Infraestructuras, S.A.U. y DEPURACIÓN DE AGUAS DEL MEDITERRÁNEO, S.L.</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D54" s="5" t="n">
-        <v>3883332.28</v>
+        <v>4490230.93</v>
       </c>
       <c r="E54" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="55" customHeight="1" ht="12.75">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>A07116122</t>
+          <t>B57722985</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Antonio y Diego, S.A.</t>
+          <t>BONFILL INGENIERÍA, ARQUITECTURA Y PAISAJE S.L.</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
-        <v>3836502.4399999995</v>
+        <v>4444269.92</v>
       </c>
       <c r="E55" s="2" t="n">
-        <v>9.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="56" customHeight="1" ht="12.75">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>B57722985</t>
+          <t>A58467622</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>BONFILL INGENIERÍA, ARQUITECTURA Y PAISAJE S.L.</t>
+          <t>CONSTRUCTORA DEL CARDONER, S.A.</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D56" s="5" t="n">
-        <v>3764847.0900000003</v>
+        <v>4414755.46</v>
       </c>
       <c r="E56" s="2" t="n">
-        <v>16.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="57" customHeight="1" ht="12.75">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>274079</t>
+          <t>B57550816</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>UTE ZIMA DESARROLLOS INTEGRALES, S.L. - CONSTRUCCIONES LA VID, S.A</t>
+          <t>CONSTRUCCIONES Y MEJORAS SA TORRE, SL</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
-        <v>3392133.36</v>
+        <v>4332863.33</v>
       </c>
       <c r="E57" s="2" t="n">
-        <v>1.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="58" customHeight="1" ht="12.75">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>A57464570</t>
+          <t>A07116122</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Concesionaria Hospital Son Espases</t>
+          <t>ANTONIO Y DIEGO, S.A.</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D58" s="5" t="n">
-        <v>3079536.1900000004</v>
+        <v>3929827.3299999996</v>
       </c>
       <c r="E58" s="2" t="n">
-        <v>60.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="59" customHeight="1" ht="12.75">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>B02272490</t>
+          <t>314449</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>EIFFAGE ENERGÍA, S.L.U.</t>
+          <t>UTE  -  SERVEO - URBIA - CUERVA</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>3052123.9400000004</v>
+        <v>3883332.28</v>
       </c>
       <c r="E59" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="60" customHeight="1" ht="12.75">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>B57275653</t>
+          <t>B07784119</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>SORT D'ENFORA, S.L.</t>
+          <t>ISLASFALTO, SL</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D60" s="5" t="n">
-        <v>2995904.7100000004</v>
+        <v>3451836.24</v>
       </c>
       <c r="E60" s="2" t="n">
-        <v>32.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="61" customHeight="1" ht="12.75">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>B57207714</t>
+          <t>274079</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Vitrac Obra Pública S.L.</t>
+          <t>UTE ZIMA DESARROLLOS INTEGRALES, S.L. - CONSTRUCCIONES LA VID, S.A</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
-        <v>2941669.24</v>
+        <v>3392133.36</v>
       </c>
       <c r="E61" s="2" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="62" customHeight="1" ht="12.75">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>279536</t>
+          <t>A57464570</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>TECNOLOGIA DE LA CONSTRUCCION Y OBRAS PUBLICAS, S.A. - ANTONIO Y DIEGO, S.A.</t>
+          <t>CONCESIONARIA HOSPITAL UNIVERSITARIO SON ESPASES, S.A.</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D62" s="5" t="n">
-        <v>2882917.03</v>
+        <v>3178458.27</v>
       </c>
       <c r="E62" s="2" t="n">
-        <v>1.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="63" customHeight="1" ht="12.75">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>A48062277</t>
+          <t>B02272490</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>CADAGUA, S.A.</t>
+          <t>EIFFAGE ENERGÍA, S.L.U.</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
-        <v>2512605.09</v>
+        <v>3052123.9400000004</v>
       </c>
       <c r="E63" s="2" t="n">
-        <v>48.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="64" customHeight="1" ht="12.75">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>B30850838</t>
+          <t>B57275653</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>URGACÉN VIENA 25 SL</t>
+          <t>S'ORT D'ENFORA S.L.</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D64" s="5" t="n">
-        <v>2421084.1199999996</v>
+        <v>3039302.4800000004</v>
       </c>
       <c r="E64" s="2" t="n">
-        <v>24.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="65" customHeight="1" ht="12.75">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>B28357069</t>
+          <t>B07828502</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>CEICA S.L.</t>
+          <t>SERVICIOS PROFESIONALES SUBMARINOS, S.L.</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
-        <v>2409726.13</v>
+        <v>2952646.06</v>
       </c>
       <c r="E65" s="2" t="n">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="66" customHeight="1" ht="12.75">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>B60108214</t>
+          <t>B57207714</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>UTE CENTRO DE DIA ALAIOR</t>
+          <t>Vitrac Obra Pública S.L.</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D66" s="5" t="n">
-        <v>2407971.8500000006</v>
+        <v>2941669.24</v>
       </c>
       <c r="E66" s="2" t="n">
-        <v>18.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="67" customHeight="1" ht="12.75">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>B02335347</t>
+          <t>279536</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>CONSCYTEC, S.L.U.</t>
+          <t>TECNOLOGIA DE LA CONSTRUCCION Y OBRAS PUBLICAS, S.A. - ANTONIO Y DIEGO, S.A.</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2407733.11</v>
+        <v>2882917.03</v>
       </c>
       <c r="E67" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="68" customHeight="1" ht="12.75">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>B20093068</t>
+          <t>B16655896</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>ASTILLEROS AMILIBIA U., S.L.</t>
+          <t>G-ENER ENERGIES RENOVABLES DE LES ILLES BALEARS, S.L.</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D68" s="5" t="n">
-        <v>2401850.0</v>
+        <v>2658144.43</v>
       </c>
       <c r="E68" s="2" t="n">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="69" customHeight="1" ht="12.75">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>A80241789</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>SERVEO SERVICIOS, S.A.</t>
+          <t>Serveo, SA</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2378871.2900000005</v>
+        <v>2624666.65</v>
       </c>
       <c r="E69" s="2" t="n">
-        <v>66.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="70" customHeight="1" ht="12.75">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>A60470127</t>
+          <t>A48062277</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>COMSA SERVICE FACILITY MANAGEMENT, S.A.U.</t>
+          <t>CADAGUA, S.A.</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D70" s="5" t="n">
-        <v>2372088.89</v>
+        <v>2512605.09</v>
       </c>
       <c r="E70" s="2" t="n">
-        <v>12.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="71" customHeight="1" ht="12.75">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>B07636202</t>
+          <t>B30850838</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES AGUSTÍN MASCARÓ, S.L.</t>
+          <t>URGACÉN VIENA 25 SL</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
-        <v>2320065.3800000004</v>
+        <v>2421084.1199999996</v>
       </c>
       <c r="E71" s="2" t="n">
-        <v>9.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="72" customHeight="1" ht="12.75">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>B57577587</t>
+          <t>B28357069</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>SINCRONIZACION TECNICA S L</t>
+          <t>CEICA S.L.</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D72" s="5" t="n">
-        <v>2305203.25</v>
+        <v>2409726.13</v>
       </c>
       <c r="E72" s="2" t="n">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="73" customHeight="1" ht="12.75">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>A60744216</t>
+          <t>B60108214</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>SERVEIS INTEGRALS DE MANTENIMENT RUBATEC, SA</t>
+          <t>UTE CENTRO DE DIA ALAIOR</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
-        <v>2253580.62</v>
+        <v>2407971.8500000006</v>
       </c>
       <c r="E73" s="2" t="n">
-        <v>1.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="74" customHeight="1" ht="12.75">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>255592</t>
+          <t>B02335347</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>UTE CEIP ESCOLA NOVA LLULL SASTRE – ESTEL.</t>
+          <t>CONSCYTEC, S.L.U.</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D74" s="5" t="n">
-        <v>2229523.46</v>
+        <v>2407733.11</v>
       </c>
       <c r="E74" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="75" customHeight="1" ht="12.75">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>A78078516</t>
+          <t>B20093068</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>BAUEN EMPRESA CONSTRUCTORA, S.A.U.</t>
+          <t>ASTILLEROS AMILIBIA U., S.L.</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
-        <v>2199470.28</v>
+        <v>2401850.0</v>
       </c>
       <c r="E75" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="76" customHeight="1" ht="12.75">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>199287</t>
+          <t>A60470127</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>UTE COPCISA SA - CONSTRUCCIONES OLIVES SL</t>
+          <t>COMSA SERVICE FACILITY MANAGEMENT, S.A.U.</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D76" s="5" t="n">
-        <v>2104553.91</v>
+        <v>2372088.89</v>
       </c>
       <c r="E76" s="2" t="n">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="77" customHeight="1" ht="12.75">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>B07549926</t>
+          <t>B07636202</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS ARTIGUES TRUYOLS, S.L.</t>
+          <t>CONSTRUCCIONES AGUSTÍN MASCARÓ, S.L.</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
-        <v>2043799.25</v>
+        <v>2320065.3800000004</v>
       </c>
       <c r="E77" s="2" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="78" customHeight="1" ht="12.75">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>B41839523</t>
+          <t>B57577587</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>FONSAN GESTIÓN Y CONSTRUCCIÓN, S.L.</t>
+          <t>SINCRONIZACION TECNICA S L</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D78" s="5" t="n">
-        <v>1967039.66</v>
+        <v>2305203.25</v>
       </c>
       <c r="E78" s="2" t="n">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="79" customHeight="1" ht="12.75">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>B07828502</t>
+          <t>A60744216</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>SERVICIOS PROFESIONALES SUBMARINOS, S.L.</t>
+          <t>SERVEIS INTEGRALS DE MANTENIMENT RUBATEC, SA</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>1821631.07</v>
+        <v>2253580.62</v>
       </c>
       <c r="E79" s="2" t="n">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="80" customHeight="1" ht="12.75">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>A08190696</t>
+          <t>255592</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>COPCISA, S.A.</t>
+          <t>UTE CEIP ESCOLA NOVA LLULL SASTRE – ESTEL.</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D80" s="5" t="n">
-        <v>1752197.81</v>
+        <v>2229523.46</v>
       </c>
       <c r="E80" s="2" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="81" customHeight="1" ht="12.75">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>B07784119</t>
+          <t>A78078516</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>ISLASFALTO, S.L.</t>
+          <t>BAUEN EMPRESA CONSTRUCTORA, S.A.U.</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
-        <v>1731502.53</v>
+        <v>2199470.28</v>
       </c>
       <c r="E81" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="82" customHeight="1" ht="12.75">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>U42962977</t>
+          <t>199287</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>UTE ZIMA DESARROLLOS INTEGRALES, S.L., PEGIRO, S.L. EXPEDIENTE 036/21</t>
+          <t>UTE COPCISA SA - CONSTRUCCIONES OLIVES SL</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D82" s="5" t="n">
-        <v>1730178.17</v>
+        <v>2104553.91</v>
       </c>
       <c r="E82" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="83" customHeight="1" ht="12.75">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>B54219142</t>
+          <t>B07549926</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>ROUTE PONT SL</t>
+          <t>CONSTRUCCIONS ARTIGUES TRUYOLS, S.L.</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
-        <v>1725647.07</v>
+        <v>2043799.25</v>
       </c>
       <c r="E83" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="84" customHeight="1" ht="12.75">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>A46138921</t>
+          <t>B41839523</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>ELECTRONIC TRAFIC, S.A.</t>
+          <t>FONSAN GESTIÓN Y CONSTRUCCIÓN, S.L.</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D84" s="5" t="n">
-        <v>1643861.82</v>
+        <v>1967039.66</v>
       </c>
       <c r="E84" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="85" customHeight="1" ht="12.75">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>B07627573</t>
+          <t>A08190696</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>UTE EXCAVACIONES MEDINA Y MELCHOR MASCARO SAU</t>
+          <t>COPCISA, S.A.</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
-        <v>1570967.2</v>
+        <v>1752197.81</v>
       </c>
       <c r="E85" s="2" t="n">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="86" customHeight="1" ht="12.75">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>B09084534</t>
+          <t>U42962977</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES JAVIER HERRAN SLU</t>
+          <t>UTE ZIMA DESARROLLOS INTEGRALES, S.L., PEGIRO, S.L. EXPEDIENTE 036/21</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D86" s="5" t="n">
-        <v>1568364.74</v>
+        <v>1730178.17</v>
       </c>
       <c r="E86" s="2" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="87" customHeight="1" ht="12.75">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>A04337309</t>
+          <t>B54219142</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Albaida Infraestructuras, S.A.</t>
+          <t>ROUTE PONT SL</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
-        <v>1559971.51</v>
+        <v>1725647.07</v>
       </c>
       <c r="E87" s="2" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="88" customHeight="1" ht="12.75">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>B16658783</t>
+          <t>A46138921</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>EI-TECH ENERGY &amp; ENGINEERING, S.L.</t>
+          <t>ELECTRONIC TRAFIC, S.A.</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D88" s="5" t="n">
-        <v>1559940.13</v>
+        <v>1643861.82</v>
       </c>
       <c r="E88" s="2" t="n">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="89" customHeight="1" ht="12.75">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>B01788041</t>
+          <t>B07627573</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>ENDESA X SERVICIOS, S.L.</t>
+          <t>UTE EXCAVACIONES MEDINA Y MELCHOR MASCARO SAU</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>1520522.41</v>
+        <v>1570967.2</v>
       </c>
       <c r="E89" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="90" customHeight="1" ht="12.75">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>312544</t>
+          <t>B09084534</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>POLYTECH SYSTEMS, S.L. Y VICTOR TORMO, S.L. EN UTE</t>
+          <t>CONSTRUCCIONES JAVIER HERRAN SLU</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D90" s="5" t="n">
-        <v>1414264.14</v>
+        <v>1568364.74</v>
       </c>
       <c r="E90" s="2" t="n">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="91" customHeight="1" ht="12.75">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>B57188583</t>
+          <t>A04337309</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>DECORACIÓN MARTÍ OSORIO, S.L.</t>
+          <t>Albaida Infraestructuras, S.A.</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
-        <v>1355579.0799999998</v>
+        <v>1559971.51</v>
       </c>
       <c r="E91" s="2" t="n">
-        <v>54.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="92" customHeight="1" ht="12.75">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>A28517308</t>
+          <t>B16658783</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>EULEN, S.A</t>
+          <t>EI-TECH ENERGY &amp; ENGINEERING, S.L.</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D92" s="5" t="n">
-        <v>1259092.5400000003</v>
+        <v>1559940.13</v>
       </c>
       <c r="E92" s="2" t="n">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="93" customHeight="1" ht="12.75">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>B57962771</t>
+          <t>B01788041</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>TODO REFORMAS 2001 SL</t>
+          <t>ENDESA X SERVICIOS, S.L.</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
-        <v>1223471.6800000002</v>
+        <v>1520522.41</v>
       </c>
       <c r="E93" s="2" t="n">
-        <v>14.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="94" customHeight="1" ht="12.75">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>B86589991</t>
+          <t>312544</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>SOLUCIONES SOLURBAN, S.L.</t>
+          <t>POLYTECH SYSTEMS, S.L. Y VICTOR TORMO, S.L. EN UTE</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D94" s="5" t="n">
-        <v>1195567.59</v>
+        <v>1414264.14</v>
       </c>
       <c r="E94" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="95" customHeight="1" ht="12.75">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>B30932214</t>
+          <t>B57188583</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>DRAYOI CONSTRUCCION S.L</t>
+          <t>DECORACION MARTÍ OSORIO, S.L.</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
-        <v>1184055.2000000002</v>
+        <v>1385318.1099999999</v>
       </c>
       <c r="E95" s="2" t="n">
-        <v>13.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="96" customHeight="1" ht="12.75">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>A41017088</t>
+          <t>B30932214</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>AZVI S.A</t>
+          <t>DRAYOI CONSTRUCCION S.L</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D96" s="5" t="n">
-        <v>1172949.79</v>
+        <v>1269204.22</v>
       </c>
       <c r="E96" s="2" t="n">
-        <v>2.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="97" customHeight="1" ht="12.75">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>A07017866</t>
+          <t>A28517308</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>CONTRATISTAS MALLORQUINES ASOCIADOS, S.A.</t>
+          <t>EULEN, S.A</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
-        <v>1142190.69</v>
+        <v>1259092.5400000003</v>
       </c>
       <c r="E97" s="2" t="n">
-        <v>6.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="98" customHeight="1" ht="12.75">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>A46146387</t>
+          <t>B57962771</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>COBRA INSTALACIONES Y SERVICIOS</t>
+          <t>TODO REFORMAS 2001 SL</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D98" s="5" t="n">
-        <v>1129411.99</v>
+        <v>1223471.6800000002</v>
       </c>
       <c r="E98" s="2" t="n">
-        <v>6.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="99" customHeight="1" ht="12.75">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>B07606619</t>
+          <t>B64460728</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>ANTONIO GOST SOCIAS SL</t>
+          <t>RIGEL OVER S.L.</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
-        <v>1108988.51</v>
+        <v>1217748.97</v>
       </c>
       <c r="E99" s="2" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="100" customHeight="1" ht="12.75">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>B16544926</t>
+          <t>B86589991</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>CALIDAD CROMÁTICA, S.L.</t>
+          <t>SOLUCIONES SOLURBAN, S.L.</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D100" s="5" t="n">
-        <v>1067937.94</v>
+        <v>1195567.59</v>
       </c>
       <c r="E100" s="2" t="n">
-        <v>13.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="101" customHeight="1" ht="12.75">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>A07042435</t>
+          <t>A41017088</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES, EXCAVACIONES Y ASFALTOS, S.A.</t>
+          <t>AZVI S.A</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
-        <v>1055234.53</v>
+        <v>1172949.79</v>
       </c>
       <c r="E101" s="2" t="n">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="102" customHeight="1" ht="12.75">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>A28476208</t>
+          <t>B41365834</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>Empresa de Transformación Agraria, S.A., S.M.E., M.P. (TRAGSA)</t>
+          <t>APIMOSA, S.L.</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D102" s="5" t="n">
-        <v>1053741.02</v>
+        <v>1160042.18</v>
       </c>
       <c r="E102" s="2" t="n">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="103" customHeight="1" ht="12.75">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>B86783628</t>
+          <t>A07017866</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>GIMSA OBRAS E INSTALACIONES S.L.</t>
+          <t>CONTRATISTAS MALLORQUINES ASOCIADOS, S.A.</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>1053448.19</v>
+        <v>1142190.69</v>
       </c>
       <c r="E103" s="2" t="n">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="104" customHeight="1" ht="12.75">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>B94110624</t>
+          <t>A46146387</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>RONAUTICA QUALITY MARINAS, S.L.U</t>
+          <t>COBRA INSTALACIONES Y SERVICIOS</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D104" s="5" t="n">
-        <v>1051673.21</v>
+        <v>1129411.99</v>
       </c>
       <c r="E104" s="2" t="n">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="105" customHeight="1" ht="12.75">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>A07175458</t>
+          <t>A28544807</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>CONRADO Y ASOCIADOS, S.A.</t>
+          <t>Ferrovial Energía, S.A.</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
-        <v>1001352.39</v>
+        <v>1123334.6199999999</v>
       </c>
       <c r="E105" s="2" t="n">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="106" customHeight="1" ht="12.75">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>B41365834</t>
+          <t>B07606619</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>APIMOSA, S.L.</t>
+          <t>ANTONIO GOST SOCIAS SL</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D106" s="5" t="n">
-        <v>961078.75</v>
+        <v>1108988.51</v>
       </c>
       <c r="E106" s="2" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="107" customHeight="1" ht="12.75">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>A90050980</t>
+          <t>B16544926</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>Insae Infraestructuras SA</t>
+          <t>CALIDAD CROMÁTICA, S.L.</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
-        <v>936884.34</v>
+        <v>1067937.94</v>
       </c>
       <c r="E107" s="2" t="n">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="108" customHeight="1" ht="12.75">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>A07115934</t>
+          <t>A07042435</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>AGLOMERADOS MALLORCA, S.A.</t>
+          <t>CONSTRUCCIONES, EXCAVACIONES Y ASFALTOS, S.A.</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D108" s="5" t="n">
-        <v>933110.09</v>
+        <v>1055234.53</v>
       </c>
       <c r="E108" s="2" t="n">
-        <v>21.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="109" customHeight="1" ht="12.75">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t>271324</t>
+          <t>A28476208</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>UTE ROVER -VIAS Y OBRAS PUBLICAS S.A.</t>
+          <t>Empresa de Transformación Agraria, S.A., S.M.E., M.P. (TRAGSA)</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
-        <v>891046.65</v>
+        <v>1053741.02</v>
       </c>
       <c r="E109" s="2" t="n">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="110" customHeight="1" ht="12.75">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>203746</t>
+          <t>B86783628</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>UTE ALBAIDA INFRAESTRUCTURAS SA-TALLERES Y GRUAS GONZÁLEZ SL</t>
+          <t>GIMSA OBRAS E INSTALACIONES S.L.</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D110" s="5" t="n">
-        <v>877319.38</v>
+        <v>1053448.19</v>
       </c>
       <c r="E110" s="2" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="111" customHeight="1" ht="12.75">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>B73927022</t>
+          <t>B94110624</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>FERSITEC PROYECTOS Y TECNOLOGIAS S.L.L.</t>
+          <t>RONAUTICA QUALITY MARINAS, S.L.U</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
-        <v>843570.86</v>
+        <v>1051673.21</v>
       </c>
       <c r="E111" s="2" t="n">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="112" customHeight="1" ht="12.75">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>B57099939</t>
+          <t>A07175458</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>Gavina Serveis i Gestió SL</t>
+          <t>CONRADO Y ASOCIADOS, S.A.</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D112" s="5" t="n">
-        <v>827206.6899999998</v>
+        <v>1001352.39</v>
       </c>
       <c r="E112" s="2" t="n">
-        <v>28.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="113" customHeight="1" ht="12.75">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>B16655896</t>
+          <t>B88586920</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>G-ENER ENERGIES RENOVABLES DE LES ILLES BALEARS, S.L.</t>
+          <t>Elsamex Gestión de Infraestructuras, S.L.</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
-        <v>822120.68</v>
+        <v>990979.78</v>
       </c>
       <c r="E113" s="2" t="n">
         <v>4.0</v>
       </c>
     </row>
     <row r="114" customHeight="1" ht="12.75">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>B06285092</t>
+          <t>B57099939</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>SACYR AGUA SL</t>
+          <t>GAVINA SERVEIS I GESTIÓ, S.L.</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D114" s="5" t="n">
-        <v>813599.5499999999</v>
+        <v>981020.9299999998</v>
       </c>
       <c r="E114" s="2" t="n">
-        <v>8.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="115" customHeight="1" ht="12.75">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>B57911182</t>
+          <t>A90050980</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>CLAUDIO OLMEDO CONSTRUCCIONES Y SERVICIOS SL</t>
+          <t>Insae Infraestructuras SA</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
-        <v>803728.5000000001</v>
+        <v>936884.34</v>
       </c>
       <c r="E115" s="2" t="n">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="116" customHeight="1" ht="12.75">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>B57275257</t>
+          <t>A07115934</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>ONA I MAR SERVEIS MARÍTIMS, S.L.</t>
+          <t>AGLOMERADOS MALLORCA, S.A.</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D116" s="5" t="n">
-        <v>776910.76</v>
+        <v>933110.09</v>
       </c>
       <c r="E116" s="2" t="n">
-        <v>17.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="117" customHeight="1" ht="12.75">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>B57128696</t>
+          <t>271324</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>COMERCIAL DISBANY 1965 S.L.</t>
+          <t>UTE ROVER -VIAS Y OBRAS PUBLICAS S.A.</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
-        <v>755858.8</v>
+        <v>891046.65</v>
       </c>
       <c r="E117" s="2" t="n">
-        <v>23.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="118" customHeight="1" ht="12.75">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>A48037592</t>
+          <t>B57786907</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>FREYSSINET, SAU</t>
+          <t>INSTALACIONES MECANICAS MUÑOZ SLU</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D118" s="5" t="n">
-        <v>741695.06</v>
+        <v>879104.7499999999</v>
       </c>
       <c r="E118" s="2" t="n">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="119" customHeight="1" ht="12.75">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>B57861122</t>
+          <t>203746</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>PAVIMENTOS ESPECIALES MALLORCA, S.L.</t>
+          <t>UTE ALBAIDA INFRAESTRUCTURAS SA-TALLERES Y GRUAS GONZÁLEZ SL</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
-        <v>728072.89</v>
+        <v>877319.38</v>
       </c>
       <c r="E119" s="2" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="120" customHeight="1" ht="12.75">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>B07528672</t>
+          <t>B73927022</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>GASIFREDSAC, S.L.</t>
+          <t>Fersitec Proyectos y Tecnologias SL</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D120" s="5" t="n">
-        <v>698708.1099999999</v>
+        <v>855838.9700000001</v>
       </c>
       <c r="E120" s="2" t="n">
-        <v>13.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="121" customHeight="1" ht="12.75">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>B57786907</t>
+          <t>B57911182</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES MECANICAS MUÑOZ SLU</t>
+          <t>Claudio Olmedo Construcciones y Servicios SL</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
-        <v>681738.33</v>
+        <v>852101.1900000001</v>
       </c>
       <c r="E121" s="2" t="n">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="122" customHeight="1" ht="12.75">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>B07948672</t>
+          <t>B12990347</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>BALIZAMIENTOS COSTEROS Y TRABAJOS SUBMARINOS SL</t>
+          <t>CYROS CONSTRUCCIÓN SOSTENIBLE, S.L.</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D122" s="5" t="n">
-        <v>676624.6599999999</v>
+        <v>830276.21</v>
       </c>
       <c r="E122" s="2" t="n">
-        <v>14.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="123" customHeight="1" ht="12.75">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>B73611451</t>
+          <t>B06285092</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES Y DESARROLLOS TUDMIR SL</t>
+          <t>SACYR AGUA SL</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
-        <v>660852.26</v>
+        <v>813599.5499999999</v>
       </c>
       <c r="E123" s="2" t="n">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="124" customHeight="1" ht="12.75">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>198844</t>
+          <t>B57275257</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>UTE COPCISA SA / CONSTRUCCIONES OLIVES SL</t>
+          <t>ONA I MAR SERVEIS MARÍTIMS, S.L.</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D124" s="5" t="n">
-        <v>635756.76</v>
+        <v>776910.76</v>
       </c>
       <c r="E124" s="2" t="n">
-        <v>1.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="125" customHeight="1" ht="12.75">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>B84968056</t>
+          <t>B57861122</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCTIA, OBRAS E INGENIERÍA, SL</t>
+          <t>PAVIMENTOS ESPECIALES MALLORCA, SL (PAESMA)</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
-        <v>634866.33</v>
+        <v>774142.43</v>
       </c>
       <c r="E125" s="2" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="126" customHeight="1" ht="12.75">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>B46001897</t>
+          <t>B57128696</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>TK ELEVADORES ESPAÑA SLU</t>
+          <t>COMERCIAL DISBANY 1965 S.L.</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D126" s="5" t="n">
-        <v>622568.1799999999</v>
+        <v>755858.8</v>
       </c>
       <c r="E126" s="2" t="n">
-        <v>14.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="127" customHeight="1" ht="12.75">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>B57950735</t>
+          <t>A48037592</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>Vip property integral services SL</t>
+          <t>FREYSSINET, SAU</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
-        <v>592751.19</v>
+        <v>741695.06</v>
       </c>
       <c r="E127" s="2" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="128" customHeight="1" ht="12.75">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>A57689994</t>
+          <t>B07528672</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>INBLAU SA</t>
+          <t>GASIFREDSAC, S.L.</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D128" s="5" t="n">
-        <v>584089.1499999999</v>
+        <v>698708.1099999999</v>
       </c>
       <c r="E128" s="2" t="n">
-        <v>23.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="129" customHeight="1" ht="12.75">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>B57879868</t>
+          <t>B07948672</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>PROYECTOS CLIMA Y CALEF. BALEARES S.L.</t>
+          <t>BALIZAMIENTOS COSTEROS Y TRABAJOS SUBMARINOS SL</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
-        <v>570449.48</v>
+        <v>676624.6599999999</v>
       </c>
       <c r="E129" s="2" t="n">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="130" customHeight="1" ht="12.75">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>***5022**</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>VICTOR CROITORU</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D130" s="5" t="n">
-        <v>566654.23</v>
+        <v>662759.69</v>
       </c>
       <c r="E130" s="2" t="n">
-        <v>16.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="131" customHeight="1" ht="12.75">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>B13963517</t>
+          <t>B73611451</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>Croma Desarrolla S.L.</t>
+          <t>CONSTRUCCIONES Y DESARROLLOS TUDMIR SL</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
-        <v>555683.08</v>
+        <v>660852.26</v>
       </c>
       <c r="E131" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="132" customHeight="1" ht="12.75">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>B57915183</t>
+          <t>B86075785</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS BEN MARQUES TRIAY, S.L.U.</t>
+          <t>Instalaciones Madrileñas Secis, S.L.</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D132" s="5" t="n">
-        <v>519255.86</v>
+        <v>644003.51</v>
       </c>
       <c r="E132" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="133" customHeight="1" ht="12.75">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>A07178130</t>
+          <t>198844</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>INSTALADORA CARDELL, S.A.</t>
+          <t>UTE COPCISA SA / CONSTRUCCIONES OLIVES SL</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
-        <v>519156.08</v>
+        <v>635756.76</v>
       </c>
       <c r="E133" s="2" t="n">
-        <v>20.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="134" customHeight="1" ht="12.75">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>B07695695</t>
+          <t>B84968056</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS FONS-ESTEL SL</t>
+          <t>CONSTRUCTIA, OBRAS E INGENIERÍA, SL</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D134" s="5" t="n">
-        <v>497377.16</v>
+        <v>634866.33</v>
       </c>
       <c r="E134" s="2" t="n">
-        <v>22.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="135" customHeight="1" ht="12.75">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>A07124134</t>
+          <t>B46001897</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>juan mora, s.a.</t>
+          <t>TK ELEVADORES ESPAÑA SLU</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
-        <v>494750.26</v>
+        <v>622568.1799999999</v>
       </c>
       <c r="E135" s="2" t="n">
-        <v>3.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="136" customHeight="1" ht="12.75">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>B02344430</t>
+          <t>B57879868</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>Urbialba, S.L.</t>
+          <t>PROYECTOS CLIMA Y CALEF. BALEARES S.L.</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D136" s="5" t="n">
-        <v>489551.6</v>
+        <v>618292.8800000001</v>
       </c>
       <c r="E136" s="2" t="n">
-        <v>1.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="137" customHeight="1" ht="12.75">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>A78366382</t>
+          <t>B57950735</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>SACYR CONSTRUCCIÓN SA</t>
+          <t>Vip property integral services SL</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
-        <v>484000.0</v>
+        <v>592751.19</v>
       </c>
       <c r="E137" s="2" t="n">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="138" customHeight="1" ht="12.75">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>A28791069</t>
+          <t>A57689994</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>KONE ELEVADORES, S.A.</t>
+          <t>INBLAU SA</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D138" s="5" t="n">
-        <v>471247.97</v>
+        <v>584089.1499999999</v>
       </c>
       <c r="E138" s="2" t="n">
-        <v>7.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="139" customHeight="1" ht="12.75">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>A28368132</t>
+          <t>A07124134</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>Cofely España, SA</t>
+          <t>juan mora, s.a.</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
-        <v>467205.26999999996</v>
+        <v>579353.86</v>
       </c>
       <c r="E139" s="2" t="n">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="140" customHeight="1" ht="12.75">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>A95113361</t>
+          <t>B13963517</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>ACCIONA AGUA, S.A.</t>
+          <t>Croma Desarrolla S.L.</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D140" s="5" t="n">
-        <v>462778.27</v>
+        <v>555683.08</v>
       </c>
       <c r="E140" s="2" t="n">
-        <v>26.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="141" customHeight="1" ht="12.75">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>B10645430</t>
+          <t>B44607992</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>GCH CONSTRUCCIONES E INSTALACIONES SLU</t>
+          <t>LC BALEAR SL</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
-        <v>442477.55000000005</v>
+        <v>544705.9500000001</v>
       </c>
       <c r="E141" s="2" t="n">
-        <v>21.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="142" customHeight="1" ht="12.75">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>B88586920</t>
+          <t>A07178130</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>Elsamex Gestión de Infraestructuras, S.L.</t>
+          <t>Instaladora Cardell, SA</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D142" s="5" t="n">
-        <v>440316.23999999993</v>
+        <v>521989.43</v>
       </c>
       <c r="E142" s="2" t="n">
-        <v>3.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="143" customHeight="1" ht="12.75">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>B57874620</t>
+          <t>B57915183</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>GOET BUILDING AND SERVICES S.L</t>
+          <t>CONSTRUCCIONS BEN MARQUES TRIAY, S.L.U.</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
-        <v>432828.93999999994</v>
+        <v>519255.86</v>
       </c>
       <c r="E143" s="2" t="n">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="144" customHeight="1" ht="12.75">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>B07508914</t>
+          <t>B07695695</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>TELMA TELECOMUNICACIONES Y ELECTRICIDAD DE MALLORCA S.L.</t>
+          <t>CONSTRUCCIONS FONS-ESTEL SL</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D144" s="5" t="n">
-        <v>423530.72</v>
+        <v>497377.16</v>
       </c>
       <c r="E144" s="2" t="n">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="145" customHeight="1" ht="12.75">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>B09581661</t>
+          <t>B02344430</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>ENFORCED LABORATORY UNIVERSAL,S.L.</t>
+          <t>Urbialba, S.L.</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
-        <v>422237.04</v>
+        <v>489551.6</v>
       </c>
       <c r="E145" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="146" customHeight="1" ht="12.75">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>B07572712</t>
+          <t>A78366382</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>ELECTRIFICACIONES Y MONTAJES DE BALEARES, S.L.</t>
+          <t>SACYR CONSTRUCCIÓN SA</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D146" s="5" t="n">
-        <v>420001.92</v>
+        <v>484000.0</v>
       </c>
       <c r="E146" s="2" t="n">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="147" customHeight="1" ht="12.75">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>F18417238</t>
+          <t>A28791069</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES Y CONDUCCIONES HIDRÁULICAS MOTRIL, S.C.A.</t>
+          <t>KONE ELEVADORES, S.A.</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
-        <v>411421.31999999995</v>
+        <v>471247.97</v>
       </c>
       <c r="E147" s="2" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="148" customHeight="1" ht="12.75">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>B57766156</t>
+          <t>B07508914</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>REFORMA MALLORCA 2012, S.L.</t>
+          <t>TELMA TELECOMUNICACIONES Y ELECTRICIDAD DE MALLORCA S.L.</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D148" s="5" t="n">
-        <v>410346.61000000004</v>
+        <v>470115.72</v>
       </c>
       <c r="E148" s="2" t="n">
-        <v>3.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="149" customHeight="1" ht="12.75">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>212846</t>
+          <t>A28368132</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>UTE COPCISA, SA - CONSTRUCCIONES OLIVES, SL</t>
+          <t>Cofely España, SA</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
-        <v>408877.59</v>
+        <v>467205.26999999996</v>
       </c>
       <c r="E149" s="2" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="150" customHeight="1" ht="12.75">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>B53926606</t>
+          <t>A95113361</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>NERCO INFRAESTRUCTURAS SL</t>
+          <t>ACCIONA AGUA, S.A.</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D150" s="5" t="n">
-        <v>406293.2</v>
+        <v>462778.27</v>
       </c>
       <c r="E150" s="2" t="n">
-        <v>1.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="151" customHeight="1" ht="12.75">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>A07062367</t>
+          <t>B10645430</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>AFEX OBRAS &amp; SERVICIOS 2013, S.A.</t>
+          <t>GCH CONSTRUCCIONES E INSTALACIONES SLU</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
-        <v>402071.06000000006</v>
+        <v>442477.55000000005</v>
       </c>
       <c r="E151" s="2" t="n">
-        <v>3.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="152" customHeight="1" ht="12.75">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>B02775542</t>
+          <t>B57874620</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>Ingeniería MASRED S.L.</t>
+          <t>GOET BUILDING AND SERVICES S.L</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D152" s="5" t="n">
-        <v>395919.6</v>
+        <v>432828.93999999994</v>
       </c>
       <c r="E152" s="2" t="n">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="153" customHeight="1" ht="12.75">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>B67117168</t>
+          <t>B09581661</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>ASDARS PARNERS, S.L.</t>
+          <t>ENFORCED LABORATORY UNIVERSAL,S.L.</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
-        <v>383444.94</v>
+        <v>422237.04</v>
       </c>
       <c r="E153" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="154" customHeight="1" ht="12.75">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>A28504728</t>
+          <t>B07572712</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>ELSAMEX</t>
+          <t>ELECTRIFICACIONES Y MONTAJES DE BALEARES, S.L.</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D154" s="5" t="n">
-        <v>382964.99</v>
+        <v>420001.92</v>
       </c>
       <c r="E154" s="2" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="155" customHeight="1" ht="12.75">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>U88474978</t>
+          <t>F18417238</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>UTE EIFFAGE ENERGIA S.L.U.</t>
+          <t>CONSTRUCCIONES Y CONDUCCIONES HIDRÁULICAS MOTRIL, S.C.A.</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
-        <v>377283.24000000005</v>
+        <v>411421.31999999995</v>
       </c>
       <c r="E155" s="2" t="n">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="156" customHeight="1" ht="12.75">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>254387</t>
+          <t>B57766156</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>COPCISA, S.A.-CONSTRUCCIONES OLIVES S.L.</t>
+          <t>REFORMA MALLORCA 2012, S.L.</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D156" s="5" t="n">
-        <v>376521.21</v>
+        <v>410346.61000000004</v>
       </c>
       <c r="E156" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="157" customHeight="1" ht="12.75">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>***8928**</t>
+          <t>212846</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>MIGUEL ANGEL MARTIN SALOMON</t>
+          <t>UTE COPCISA, SA - CONSTRUCCIONES OLIVES, SL</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
-        <v>355180.04</v>
+        <v>408877.59</v>
       </c>
       <c r="E157" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="158" customHeight="1" ht="12.75">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>B55102883</t>
+          <t>B53926606</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>2DOS calor &amp; energia SL</t>
+          <t>NERCO INFRAESTRUCTURAS SL</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D158" s="5" t="n">
-        <v>355065.15</v>
+        <v>406293.2</v>
       </c>
       <c r="E158" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="159" customHeight="1" ht="12.75">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>B07484355</t>
+          <t>A07062367</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>MOTECAL S.L.</t>
+          <t>AFEX OBRAS &amp; SERVICIOS 2013, S.A.</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
-        <v>355036.22</v>
+        <v>402071.06000000006</v>
       </c>
       <c r="E159" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="160" customHeight="1" ht="12.75">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>A48022461</t>
+          <t>B02775542</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>SUEZ TREATMENT SOLUTIONS, S.A.U.</t>
+          <t>Ingeniería MASRED S.L.</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D160" s="5" t="n">
-        <v>350395.45999999996</v>
+        <v>395919.6</v>
       </c>
       <c r="E160" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="161" customHeight="1" ht="12.75">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>A78990413</t>
+          <t>B57424954</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>MONCOBRA SA</t>
+          <t>PROMOCIONS I EDIFICACIONS TELDANA 2027 S.L.</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
-        <v>339597.27999999997</v>
+        <v>383902.1800000001</v>
       </c>
       <c r="E161" s="2" t="n">
-        <v>5.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="162" customHeight="1" ht="12.75">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>A07151855</t>
+          <t>B67117168</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES TÉCNICAS DE MALLORCA SA</t>
+          <t>ASDARS PARNERS, S.L.</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D162" s="5" t="n">
-        <v>338492.94000000006</v>
+        <v>383444.94</v>
       </c>
       <c r="E162" s="2" t="n">
-        <v>17.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="163" customHeight="1" ht="12.75">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>B57424954</t>
+          <t>A28504728</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>PROMOCIONS I EDIFICACIONS TELDANA 2007 S.L.</t>
+          <t>ELSAMEX</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D163" s="5" t="n">
-        <v>336006.86000000004</v>
+        <v>382964.99</v>
       </c>
       <c r="E163" s="2" t="n">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="164" customHeight="1" ht="12.75">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>B07699168</t>
+          <t>U88474978</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>MARIN LLADO CONSTRUCCIONS, S.L.</t>
+          <t>UTE EIFFAGE ENERGIA S.L.U.</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D164" s="5" t="n">
-        <v>332527.47</v>
+        <v>377283.24000000005</v>
       </c>
       <c r="E164" s="2" t="n">
-        <v>5.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="165" customHeight="1" ht="12.75">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t>B57123952</t>
+          <t>254387</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>Obres Comas Beltran S.L.</t>
+          <t>COPCISA, S.A.-CONSTRUCCIONES OLIVES S.L.</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D165" s="5" t="n">
-        <v>325646.68</v>
+        <v>376521.21</v>
       </c>
       <c r="E165" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="166" customHeight="1" ht="12.75">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>B16594764</t>
+          <t>B13702808</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>Different Design, S.L.</t>
+          <t>INMEX MENORCA 2023, S.L.</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D166" s="5" t="n">
-        <v>312082.82</v>
+        <v>365420.0</v>
       </c>
       <c r="E166" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="167" customHeight="1" ht="12.75">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>B57377731</t>
+          <t>***8928**</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>MOVIMIENTOS URBANÍSTICOS AGRUPADOS SL</t>
+          <t>MIGUEL ANGEL MARTIN SALOMON</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D167" s="5" t="n">
-        <v>311204.28</v>
+        <v>355180.04</v>
       </c>
       <c r="E167" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="168" customHeight="1" ht="12.75">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>U16451684</t>
+          <t>B55102883</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>UTE BOMBAS DE CALOR HOSPITAL FORMENTERA</t>
+          <t>2DOS calor &amp; energia SL</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D168" s="5" t="n">
-        <v>308533.62</v>
+        <v>355065.15</v>
       </c>
       <c r="E168" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="169" customHeight="1" ht="12.75">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t>A28011153</t>
+          <t>B07484355</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>OTIS MOBILITY S.A.</t>
+          <t>MOTECAL S.L.</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D169" s="5" t="n">
-        <v>296406.52</v>
+        <v>355036.22</v>
       </c>
       <c r="E169" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="170" customHeight="1" ht="12.75">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>B07478548</t>
+          <t>A26019992</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>ELECTRO ALOMAR SL</t>
+          <t>FCC AQUALIA, S.A.</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D170" s="5" t="n">
-        <v>289343.9000000001</v>
+        <v>350645.04</v>
       </c>
       <c r="E170" s="2" t="n">
-        <v>50.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="171" customHeight="1" ht="12.75">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t>A28410850</t>
+          <t>A48022461</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>OBRAS Y PAVIMENTOS ESPECIALES, S.A</t>
+          <t>SUEZ TREATMENT SOLUTIONS, S.A.U.</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D171" s="5" t="n">
-        <v>288617.21</v>
+        <v>350395.45999999996</v>
       </c>
       <c r="E171" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="172" customHeight="1" ht="12.75">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t>B25526674</t>
+          <t>A78990413</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>Imuntanya</t>
+          <t>MONCOBRA SA</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D172" s="5" t="n">
-        <v>282071.68</v>
+        <v>339597.27999999997</v>
       </c>
       <c r="E172" s="2" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="173" customHeight="1" ht="12.75">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t>B07688930</t>
+          <t>A07151855</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>CLIMATIZACIÓN Y GAS S.L.</t>
+          <t>INSTALACIONES TÉCNICAS DE MALLORCA SA</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D173" s="5" t="n">
-        <v>277769.71</v>
+        <v>338492.94000000006</v>
       </c>
       <c r="E173" s="2" t="n">
-        <v>7.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="174" customHeight="1" ht="12.75">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>B07602279</t>
+          <t>B07699168</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>Miae, SL</t>
+          <t>MARIN LLADO CONSTRUCCIONS, S.L.</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D174" s="5" t="n">
-        <v>269583.99000000005</v>
+        <v>332527.47</v>
       </c>
       <c r="E174" s="2" t="n">
-        <v>20.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="175" customHeight="1" ht="12.75">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>B16619413</t>
+          <t>B57123952</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>TECNIC INVERSIONES Y CONTRATAS, S.L.</t>
+          <t>Obres Comas Beltran S.L.</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D175" s="5" t="n">
-        <v>252515.67</v>
+        <v>325646.68</v>
       </c>
       <c r="E175" s="2" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="176" customHeight="1" ht="12.75">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>A07077969</t>
+          <t>B16594764</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>URBIA INTERMEDIACION INGEN Y SERVIC, S.A.</t>
+          <t>Different Design, S.L.</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D176" s="5" t="n">
-        <v>247530.96000000002</v>
+        <v>312082.82</v>
       </c>
       <c r="E176" s="2" t="n">
-        <v>11.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="177" customHeight="1" ht="12.75">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t>B57164253</t>
+          <t>B57377731</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>INPOROGAS-BIBILONI SL</t>
+          <t>MOVIMIENTOS URBANÍSTICOS AGRUPADOS SL</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D177" s="5" t="n">
-        <v>246095.85000000003</v>
+        <v>311204.28</v>
       </c>
       <c r="E177" s="2" t="n">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="178" customHeight="1" ht="12.75">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>B57219743</t>
+          <t>U16451684</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>SESA MEDITERRANEO, S.L.</t>
+          <t>UTE BOMBAS DE CALOR HOSPITAL FORMENTERA</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D178" s="5" t="n">
-        <v>244607.81</v>
+        <v>308533.62</v>
       </c>
       <c r="E178" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="179" customHeight="1" ht="12.75">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t>B13545991</t>
+          <t>B02967149</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>OMNIA WATER, S.L.</t>
+          <t>VERA EJECUCIONES DE OBRAS SL</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D179" s="5" t="n">
-        <v>236633.89</v>
+        <v>306634.19</v>
       </c>
       <c r="E179" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="180" customHeight="1" ht="12.75">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t>B07152978</t>
+          <t>B07478548</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>Cabot Asociados SL</t>
+          <t>ELECTRO ALOMAR SL</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D180" s="5" t="n">
-        <v>236596.01</v>
+        <v>296786.5200000001</v>
       </c>
       <c r="E180" s="2" t="n">
-        <v>27.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="181" customHeight="1" ht="12.75">
       <c r="A181" s="2" t="inlineStr">
         <is>
-          <t>B16550493</t>
+          <t>A28011153</t>
         </is>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>ESSEX MAINTENANCE</t>
+          <t>OTIS MOBILITY S.A.</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D181" s="5" t="n">
-        <v>234740.0</v>
+        <v>296406.52</v>
       </c>
       <c r="E181" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="182" customHeight="1" ht="12.75">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t>A95113361  A26019992</t>
+          <t>B61022166</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>UTE. Acciona Agua S.A. FCC Aqualia</t>
+          <t>ECO-FRED RUBI, S.L.</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D182" s="5" t="n">
-        <v>233837.41</v>
+        <v>294465.02</v>
       </c>
       <c r="E182" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="183" customHeight="1" ht="12.75">
       <c r="A183" s="2" t="inlineStr">
         <is>
-          <t>A07151244</t>
+          <t>A28410850</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>Mejoras, Servicios y Proyectos integrales S.A.U</t>
+          <t>OBRAS Y PAVIMENTOS ESPECIALES, S.A</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D183" s="5" t="n">
-        <v>221989.59</v>
+        <v>288617.21</v>
       </c>
       <c r="E183" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="184" customHeight="1" ht="12.75">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>B07715535</t>
+          <t>B25526674</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>PROYECTOS PAISAJISTICOS DE BALEARTES SL</t>
+          <t>Imuntanya</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D184" s="5" t="n">
-        <v>216669.86</v>
+        <v>282071.68</v>
       </c>
       <c r="E184" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="185" customHeight="1" ht="12.75">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>B57424210</t>
+          <t>B57219743</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>Balear d'Oficines 2006 SL</t>
+          <t>SESA MEDITERRANEO, S.L.</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D185" s="5" t="n">
-        <v>214787.86000000002</v>
+        <v>281246.61</v>
       </c>
       <c r="E185" s="2" t="n">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="186" customHeight="1" ht="12.75">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>B52536125</t>
+          <t>B07688930</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>DATA&amp;POWER SERVICIOS TECNOLÓGICOS S.L</t>
+          <t>CLIMATIZACIÓN Y GAS S.L.</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D186" s="5" t="n">
-        <v>214127.87</v>
+        <v>277769.71</v>
       </c>
       <c r="E186" s="2" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="187" customHeight="1" ht="12.75">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>B07088826</t>
+          <t>B07602279</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
-          <t>BALEAR DE ASCENSORES, S.L.U.</t>
+          <t>Miae, SL</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D187" s="5" t="n">
-        <v>212519.93</v>
+        <v>269583.99000000005</v>
       </c>
       <c r="E187" s="2" t="n">
-        <v>8.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="188" customHeight="1" ht="12.75">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>B29751740</t>
+          <t>B52536125</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>Malagueña Forestal, SL</t>
+          <t>DATA &amp; POWER SERVICIOS TECNOLÓGICOS</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D188" s="5" t="n">
-        <v>210946.95</v>
+        <v>260139.26</v>
       </c>
       <c r="E188" s="2" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="189" customHeight="1" ht="12.75">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>B30912273</t>
+          <t>B07152978</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>URSA INFRAESTRUCTURAS, S.L.</t>
+          <t>Cabot Asociados S.L.</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D189" s="5" t="n">
-        <v>205203.9</v>
+        <v>258552.47</v>
       </c>
       <c r="E189" s="2" t="n">
-        <v>1.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="190" customHeight="1" ht="12.75">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>B57518516</t>
+          <t>B16619413</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>INTEGRAL DE INSTALACIONES MECÁNICAS SL</t>
+          <t>TECNIC INVERSIONES Y CONTRATAS, S.L.</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D190" s="5" t="n">
-        <v>194877.69</v>
+        <v>252515.67</v>
       </c>
       <c r="E190" s="2" t="n">
-        <v>11.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="191" customHeight="1" ht="12.75">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>B66262296</t>
+          <t>B57857633</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>PROMOCIONES Y REFORMAS BAYSER SLU</t>
+          <t>CONSTRUCTEC ILLES, S.L.</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D191" s="5" t="n">
-        <v>192097.47000000003</v>
+        <v>247741.09</v>
       </c>
       <c r="E191" s="2" t="n">
         <v>9.0</v>
       </c>
     </row>
     <row r="192" customHeight="1" ht="12.75">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>A48283964</t>
+          <t>B57164253</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>Idom consulting,architecture, engineering, SAU</t>
+          <t>INPOROGAS-BIBILONI SL</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D192" s="5" t="n">
-        <v>186340.0</v>
+        <v>246095.85000000003</v>
       </c>
       <c r="E192" s="2" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="193" customHeight="1" ht="12.75">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>B57732067</t>
+          <t>B13545991</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>AYC SA SERRA, S.L.</t>
+          <t>OMNIA WATER, S.L.</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D193" s="5" t="n">
-        <v>176554.31</v>
+        <v>236633.89</v>
       </c>
       <c r="E193" s="2" t="n">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="194" customHeight="1" ht="12.75">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>B57857633</t>
+          <t>B16550493</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCTEC ILLES, SL</t>
+          <t>ESSEX MAINTENANCE</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D194" s="5" t="n">
-        <v>175599.72</v>
+        <v>234740.0</v>
       </c>
       <c r="E194" s="2" t="n">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="195" customHeight="1" ht="12.75">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>A79028403</t>
+          <t>A95113361  A26019992</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>CLYSEMA S.A.</t>
+          <t>UTE. Acciona Agua S.A. FCC Aqualia</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D195" s="5" t="n">
-        <v>175450.0</v>
+        <v>233837.41</v>
       </c>
       <c r="E195" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="196" customHeight="1" ht="12.75">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>***5141**</t>
+          <t>B57424210</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>HÉCTOR MARÍ PUIG</t>
+          <t>Espais Integrals, Balear d'oficines 2006 SL</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D196" s="5" t="n">
-        <v>173047.68999999997</v>
+        <v>232623.26</v>
       </c>
       <c r="E196" s="2" t="n">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="197" customHeight="1" ht="12.75">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>A08000234</t>
+          <t>B57625311</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>SOCIEDAD GENERAL DE AGUAS DE BARCELONA, S.A.U.</t>
+          <t>TOMEU BARDISSA, SLU</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D197" s="5" t="n">
-        <v>171820.0</v>
+        <v>228500.0</v>
       </c>
       <c r="E197" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="198" customHeight="1" ht="12.75">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>B57505471</t>
+          <t>A07151244</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>IMPERMEABILIZACIONS CARRETERO, S.L.U.</t>
+          <t>Mejoras, Servicios y Proyectos integrales S.A.U</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D198" s="5" t="n">
-        <v>166225.15</v>
+        <v>221989.59</v>
       </c>
       <c r="E198" s="2" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="199" customHeight="1" ht="12.75">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>B07707375</t>
+          <t>B07715535</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>Excavaciones Guiem, SL</t>
+          <t>PROYECTOS PAISAJISTICOS DE BALEARTES SL</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D199" s="5" t="n">
-        <v>163242.54</v>
+        <v>216669.86</v>
       </c>
       <c r="E199" s="2" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="200" customHeight="1" ht="12.75">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>B57164063</t>
+          <t>B07088826</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES Y REFORMAS JOSE Y DANI S.L.</t>
+          <t>BALEAR DE ASCENSORES, S.L.U.</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D200" s="5" t="n">
-        <v>161461.1</v>
+        <v>212519.93</v>
       </c>
       <c r="E200" s="2" t="n">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="201" customHeight="1" ht="12.75">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>B07491806</t>
+          <t>B29751740</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>ALOPA, S.L.</t>
+          <t>Malagueña Forestal, SL</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D201" s="5" t="n">
-        <v>160732.59</v>
+        <v>210946.95</v>
       </c>
       <c r="E201" s="2" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="202" customHeight="1" ht="12.75">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>B07715931</t>
+          <t>B30912273</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES VILLANUEVA E HIJOS, S.L.U.</t>
+          <t>URSA INFRAESTRUCTURAS, S.L.</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D202" s="5" t="n">
-        <v>159741.83000000002</v>
+        <v>205203.9</v>
       </c>
       <c r="E202" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="203" customHeight="1" ht="12.75">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>B16638355</t>
+          <t>B57518516</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>GLMR Instalaciones y Mantenimientos Insulares, SL</t>
+          <t>INTEGRAL DE INSTALACIONES MECÁNICAS SL</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D203" s="5" t="n">
-        <v>159732.1</v>
+        <v>194877.69</v>
       </c>
       <c r="E203" s="2" t="n">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="204" customHeight="1" ht="12.75">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>B07864358</t>
+          <t>B66262296</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>Construcciones hijos de Jaime Salvador, S.L.</t>
+          <t>PROMOCIONES Y REFORMAS BAYSER SLU</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D204" s="5" t="n">
-        <v>159710.59</v>
+        <v>192097.47000000003</v>
       </c>
       <c r="E204" s="2" t="n">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="205" customHeight="1" ht="12.75">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>B61579348</t>
+          <t>A48283964</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>MANUSA DOOR SYSTEMS S.L.</t>
+          <t>Idom consulting,architecture, engineering, SAU</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D205" s="5" t="n">
-        <v>154758.44000000003</v>
+        <v>186340.0</v>
       </c>
       <c r="E205" s="2" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="206" customHeight="1" ht="12.75">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>B10786416</t>
+          <t>B57732067</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>BALEARES FONTILLES, S.L.</t>
+          <t>AYC SA SERRA, S.L.</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D206" s="5" t="n">
-        <v>154417.64</v>
+        <v>176554.31</v>
       </c>
       <c r="E206" s="2" t="n">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="207" customHeight="1" ht="12.75">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t>A57115701</t>
+          <t>A79028403</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t>Construcciones Bartolomé Ramón SA</t>
+          <t>CLYSEMA S.A.</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D207" s="5" t="n">
-        <v>153773.40999999997</v>
+        <v>175450.0</v>
       </c>
       <c r="E207" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="208" customHeight="1" ht="12.75">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>A28010478</t>
+          <t>***5141**</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>Imesapi S.A.</t>
+          <t>HÉCTOR MARÍ PUIG</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D208" s="5" t="n">
-        <v>153634.38</v>
+        <v>173047.68999999997</v>
       </c>
       <c r="E208" s="2" t="n">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="209" customHeight="1" ht="12.75">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t>A66140724</t>
+          <t>A08000234</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>HIDROBAL, S.A.</t>
+          <t>SOCIEDAD GENERAL DE AGUAS DE BARCELONA, S.A.U.</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D209" s="5" t="n">
-        <v>152362.03</v>
+        <v>171820.0</v>
       </c>
       <c r="E209" s="2" t="n">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="210" customHeight="1" ht="12.75">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>B07588395</t>
+          <t>B57505471</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>NCLIMA NOVEDADES DEL CLIMA SL</t>
+          <t>IMPERMEABILIZACIONS CARRETERO, S.L.U.</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D210" s="5" t="n">
-        <v>151844.87999999998</v>
+        <v>166225.15</v>
       </c>
       <c r="E210" s="2" t="n">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="211" customHeight="1" ht="12.75">
       <c r="A211" s="2" t="inlineStr">
         <is>
-          <t>B57982522</t>
+          <t>B67859702</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
-          <t>RENT MODUL SLU</t>
+          <t>Property Law Business Group SL</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D211" s="5" t="n">
-        <v>149799.88999999998</v>
+        <v>163350.0</v>
       </c>
       <c r="E211" s="2" t="n">
-        <v>22.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="212" customHeight="1" ht="12.75">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>B57193278</t>
+          <t>B07707375</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>SIE Balear SLP</t>
+          <t>Excavaciones Guiem, SL</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D212" s="5" t="n">
-        <v>149017.55</v>
+        <v>163242.54</v>
       </c>
       <c r="E212" s="2" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="213" customHeight="1" ht="12.75">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>B96456553</t>
+          <t>B57164063</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
-          <t>DAM, S.L.</t>
+          <t>CONSTRUCCIONES Y REFORMAS JOSE Y DANI S.L.</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D213" s="5" t="n">
-        <v>148164.8</v>
+        <v>161461.1</v>
       </c>
       <c r="E213" s="2" t="n">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="214" customHeight="1" ht="12.75">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>B16512873</t>
+          <t>B07491806</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>URBAN ILLES SLU</t>
+          <t>ALOPA, S.L.</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D214" s="5" t="n">
-        <v>147050.0</v>
+        <v>160732.59</v>
       </c>
       <c r="E214" s="2" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="215" customHeight="1" ht="12.75">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>B07812423</t>
+          <t>B07715931</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
-          <t>GASIFRED S.L</t>
+          <t>CONSTRUCCIONES VILLANUEVA E HIJOS, S.L.U.</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D215" s="5" t="n">
-        <v>145858.38</v>
+        <v>159741.83000000002</v>
       </c>
       <c r="E215" s="2" t="n">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="216" customHeight="1" ht="12.75">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>A07050586</t>
+          <t>B16638355</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t>Humiclima SAC</t>
+          <t>GLMR Instalaciones y Mantenimientos Insulares, SL</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D216" s="5" t="n">
-        <v>144190.46</v>
+        <v>159732.1</v>
       </c>
       <c r="E216" s="2" t="n">
         <v>7.0</v>
       </c>
     </row>
     <row r="217" customHeight="1" ht="12.75">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>B57387714</t>
+          <t>B07864358</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
-          <t>METAL.LURGIQUES GERMANS BALLESTER SL</t>
+          <t>Construcciones hijos de Jaime Salvador, S.L.</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D217" s="5" t="n">
-        <v>143464.5</v>
+        <v>159710.59</v>
       </c>
       <c r="E217" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="218" customHeight="1" ht="12.75">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>B57615700</t>
+          <t>B61579348</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
-          <t>IBICENCA DE BOMBAS SLU</t>
+          <t>MANUSA DOOR SYSTEMS S.L.</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D218" s="5" t="n">
-        <v>143148.00999999998</v>
+        <v>154758.44000000003</v>
       </c>
       <c r="E218" s="2" t="n">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="219" customHeight="1" ht="12.75">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>B07906738</t>
+          <t>B10786416</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
-          <t>TRANSPORTES JUAN BUFÍ RIERA, S.L.</t>
+          <t>BALEARES FONTILLES, S.L.</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D219" s="5" t="n">
-        <v>137548.83000000002</v>
+        <v>154417.64</v>
       </c>
       <c r="E219" s="2" t="n">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="220" customHeight="1" ht="12.75">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>B63260020</t>
+          <t>A57115701</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>SOLER GLOBAL SERVICE,S.L.</t>
+          <t>Construcciones Bartolomé Ramón SA</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D220" s="5" t="n">
-        <v>136970.7</v>
+        <v>153773.40999999997</v>
       </c>
       <c r="E220" s="2" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="221" customHeight="1" ht="12.75">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>***9355**</t>
+          <t>A28010478</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>ANTONIO CARVAJAL ESPIGARES</t>
+          <t>Imesapi S.A.</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D221" s="5" t="n">
-        <v>133951.83</v>
+        <v>153634.38</v>
       </c>
       <c r="E221" s="2" t="n">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="222" customHeight="1" ht="12.75">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>A57675589</t>
+          <t>A66140724</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>ELECTRO HIDRÁULICA LLEVANT, SA</t>
+          <t>HIDROBAL, S.A.</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D222" s="5" t="n">
-        <v>133062.23</v>
+        <v>152362.03</v>
       </c>
       <c r="E222" s="2" t="n">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="223" customHeight="1" ht="12.75">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>B57698839</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>Control Clima Palma SLU</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D223" s="5" t="n">
-        <v>132689.63999999998</v>
+        <v>152011.78999999998</v>
       </c>
       <c r="E223" s="2" t="n">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="224" customHeight="1" ht="12.75">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>B07830060</t>
+          <t>B07588395</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>Instalaciones Roscam SL</t>
+          <t>NCLIMA NOVEDADES DEL CLIMA SL</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D224" s="5" t="n">
-        <v>131340.32</v>
+        <v>151844.87999999998</v>
       </c>
       <c r="E224" s="2" t="n">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="225" customHeight="1" ht="12.75">
       <c r="A225" s="2" t="inlineStr">
         <is>
-          <t>B16624371</t>
+          <t>B57982522</t>
         </is>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t>FRICATEM BALEAR SL</t>
+          <t>RENT MODUL SLU</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D225" s="5" t="n">
-        <v>131307.13999999998</v>
+        <v>149799.88999999998</v>
       </c>
       <c r="E225" s="2" t="n">
-        <v>4.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="226" customHeight="1" ht="12.75">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>B57095457</t>
+          <t>B57193278</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>CAPELLET IMPERMEABILIZACIONES SL</t>
+          <t>SIE Balear SLP</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D226" s="5" t="n">
-        <v>129116.92000000001</v>
+        <v>149017.55</v>
       </c>
       <c r="E226" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="227" customHeight="1" ht="12.75">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>A07245517</t>
+          <t>B96456553</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>HERMANOS GOST SIMÓ,S.A</t>
+          <t>DAM, S.L.</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D227" s="5" t="n">
-        <v>128993.47</v>
+        <v>148164.8</v>
       </c>
       <c r="E227" s="2" t="n">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="228" customHeight="1" ht="12.75">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>***8812**</t>
+          <t>B16512873</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>ÁLVARO FRANCO FERNÁNDEZ</t>
+          <t>URBAN ILLES SLU</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D228" s="5" t="n">
-        <v>128504.54999999999</v>
+        <v>147050.0</v>
       </c>
       <c r="E228" s="2" t="n">
-        <v>15.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="229" customHeight="1" ht="12.75">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>B57018848</t>
+          <t>B57453433</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
-          <t>NICEPRICE SL</t>
+          <t>Air Concept, S.L.U.</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D229" s="5" t="n">
-        <v>128068.63</v>
+        <v>146927.08</v>
       </c>
       <c r="E229" s="2" t="n">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="230" customHeight="1" ht="12.75">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>B57595514</t>
+          <t>B07812423</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>ISB INSTALACIONES, S.L.</t>
+          <t>GASIFRED S.L</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D230" s="5" t="n">
-        <v>127270.02</v>
+        <v>145858.38</v>
       </c>
       <c r="E230" s="2" t="n">
         <v>6.0</v>
       </c>
     </row>
     <row r="231" customHeight="1" ht="12.75">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>A08522955</t>
+          <t>B44209047</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
-          <t>ETRA BONAL, S.A.</t>
+          <t>TRANSFORMACIONES GAS TERUEL S.L.</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D231" s="5" t="n">
-        <v>123616.7</v>
+        <v>144264.95</v>
       </c>
       <c r="E231" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="232" customHeight="1" ht="12.75">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>B57947228</t>
+          <t>A07050586</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t>ACCESO SOLUCIONES EN ALTURA, S.L.</t>
+          <t>Humiclima SAC</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D232" s="5" t="n">
-        <v>123218.09000000001</v>
+        <v>144190.46</v>
       </c>
       <c r="E232" s="2" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="233" customHeight="1" ht="12.75">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>U02202029</t>
+          <t>B57387714</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
-          <t>UTE   Electricidad Ferysan y Fersitec Proyectos y Tecnologías.</t>
+          <t>METAL.LURGIQUES GERMANS BALLESTER SL</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D233" s="5" t="n">
-        <v>119790.0</v>
+        <v>143464.5</v>
       </c>
       <c r="E233" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="234" customHeight="1" ht="12.75">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>B57281792</t>
+          <t>B57615700</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
-          <t>PERSILUX SL</t>
+          <t>IBICENCA DE BOMBAS SLU</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D234" s="5" t="n">
-        <v>119559.31999999999</v>
+        <v>143148.00999999998</v>
       </c>
       <c r="E234" s="2" t="n">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="235" customHeight="1" ht="12.75">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>W0021332B</t>
+          <t>B07724685</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
-          <t>NIPRO EUROPE, S.A. SUC. EN ESPAÑA</t>
+          <t>PROYECTOS FRIGORIFICOS INDUSTRIALES, S.L.</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D235" s="5" t="n">
-        <v>119324.15</v>
+        <v>139547.61</v>
       </c>
       <c r="E235" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="236" customHeight="1" ht="12.75">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>B57121469</t>
+          <t>B07906738</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>Friosat Equipamiento Hostelero</t>
+          <t>TRANSPORTES JUAN BUFÍ RIERA, S.L.</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D236" s="5" t="n">
-        <v>118235.96</v>
+        <v>137548.83000000002</v>
       </c>
       <c r="E236" s="2" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="237" customHeight="1" ht="12.75">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>B57774903</t>
+          <t>B63260020</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
-          <t>Instalaciones Restec SL</t>
+          <t>SOLER GLOBAL SERVICE,S.L.</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D237" s="5" t="n">
-        <v>117066.19</v>
+        <v>136970.7</v>
       </c>
       <c r="E237" s="2" t="n">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="238" customHeight="1" ht="12.75">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>B60305125</t>
+          <t>***9355**</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>INACCÉS GEOTÉCNICA VERTICAL, SL</t>
+          <t>ANTONIO CARVAJAL ESPIGARES</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D238" s="5" t="n">
-        <v>116615.38</v>
+        <v>133951.83</v>
       </c>
       <c r="E238" s="2" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="239" customHeight="1" ht="12.75">
       <c r="A239" s="2" t="inlineStr">
         <is>
-          <t>B07753437</t>
+          <t>A57675589</t>
         </is>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
-          <t>Servicios Subacuáticos Ibiza, S.L. (SERVISUB)</t>
+          <t>ELECTRO HIDRÁULICA LLEVANT, SA</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D239" s="5" t="n">
-        <v>116160.0</v>
+        <v>133062.23</v>
       </c>
       <c r="E239" s="2" t="n">
-        <v>3.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="240" customHeight="1" ht="12.75">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>B57084030</t>
+          <t>B07830060</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>SEBASTIÁN GOMILA E HIJO SL</t>
+          <t>Instalaciones Roscam SL</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D240" s="5" t="n">
-        <v>116028.59000000001</v>
+        <v>131340.32</v>
       </c>
       <c r="E240" s="2" t="n">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="241" customHeight="1" ht="12.75">
       <c r="A241" s="2" t="inlineStr">
         <is>
-          <t>***0228**</t>
+          <t>B16624371</t>
         </is>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
-          <t>JAVIER MULERO FEMENIAS</t>
+          <t>FRICATEM BALEAR SL</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D241" s="5" t="n">
-        <v>115291.56</v>
+        <v>131307.13999999998</v>
       </c>
       <c r="E241" s="2" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="242" customHeight="1" ht="12.75">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>B87057253</t>
+          <t>B57095457</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>PICUADRADO, S.L.</t>
+          <t>CAPELLET IMPERMEABILIZACIONES SL</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D242" s="5" t="n">
-        <v>112664.59</v>
+        <v>129116.92000000001</v>
       </c>
       <c r="E242" s="2" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="243" customHeight="1" ht="12.75">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t>B58779018</t>
+          <t>A07245517</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
-          <t>ELECTROMECÀNICA SOLER,S.L.</t>
+          <t>HERMANOS GOST SIMÓ,S.A</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D243" s="5" t="n">
-        <v>112135.37</v>
+        <v>128993.47</v>
       </c>
       <c r="E243" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="244" customHeight="1" ht="12.75">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>B57453433</t>
+          <t>***8812**</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>AIRCONCEPT SLU</t>
+          <t>ÁLVARO FRANCO FERNÁNDEZ</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D244" s="5" t="n">
-        <v>111581.07999999999</v>
+        <v>128504.54999999999</v>
       </c>
       <c r="E244" s="2" t="n">
-        <v>3.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="245" customHeight="1" ht="12.75">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>B57973729</t>
+          <t>B57018848</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS 9 FUTUR BALEAR SL</t>
+          <t>NICEPRICE SL</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D245" s="5" t="n">
-        <v>106755.46</v>
+        <v>128068.63</v>
       </c>
       <c r="E245" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="246" customHeight="1" ht="12.75">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>A08015646</t>
+          <t>B57595514</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
-          <t>CARBUROS METÁLICOS S.A.</t>
+          <t>ISB INSTALACIONES, S.L.</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D246" s="5" t="n">
-        <v>106004.92</v>
+        <v>127270.02</v>
       </c>
       <c r="E246" s="2" t="n">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="247" customHeight="1" ht="12.75">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>B57763740</t>
+          <t>B13697024</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
-          <t>OMS LLEVANT SL</t>
+          <t>MENORCA REFORMA  S.L.</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D247" s="5" t="n">
-        <v>105923.09999999999</v>
+        <v>127172.66999999998</v>
       </c>
       <c r="E247" s="2" t="n">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="248" customHeight="1" ht="12.75">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>B57917387</t>
+          <t>A08522955</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
-          <t>EXCAVACIONES Y CONSTRUCCIONES BRISCAR S.L.</t>
+          <t>ETRA BONAL, S.A.</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D248" s="5" t="n">
-        <v>105821.59</v>
+        <v>123616.7</v>
       </c>
       <c r="E248" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="249" customHeight="1" ht="12.75">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>***8589**</t>
+          <t>B57947228</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
-          <t>GERÓNIMO MARTÍNEZ</t>
+          <t>ACCESO SOLUCIONES EN ALTURA, S.L.</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D249" s="5" t="n">
-        <v>105766.1</v>
+        <v>123218.09000000001</v>
       </c>
       <c r="E249" s="2" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="250" customHeight="1" ht="12.75">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>B57950743</t>
+          <t>A07044530</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
-          <t>Icinco  servicios y proyectos empresariales, SL</t>
+          <t>TRANSPORTES BLINDADOS. S.A.</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D250" s="5" t="n">
-        <v>103905.12</v>
+        <v>121758.9</v>
       </c>
       <c r="E250" s="2" t="n">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="251" customHeight="1" ht="12.75">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>B57051690</t>
+          <t>U02202029</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
-          <t>PROJECTES I ACABATS SASTRE SL</t>
+          <t>UTE   Electricidad Ferysan y Fersitec Proyectos y Tecnologías.</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D251" s="5" t="n">
-        <v>102692.01</v>
+        <v>119790.0</v>
       </c>
       <c r="E251" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="252" customHeight="1" ht="12.75">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>B57480626</t>
+          <t>B57281792</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
-          <t>Comunicaciones Cuarta Evolución SL</t>
+          <t>PERSILUX SL</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D252" s="5" t="n">
-        <v>101896.44</v>
+        <v>119559.31999999999</v>
       </c>
       <c r="E252" s="2" t="n">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="253" customHeight="1" ht="12.75">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t>B57016354</t>
+          <t>W0021332B</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
-          <t>PROMOCIONES S'ESTALO SL</t>
+          <t>NIPRO EUROPE, S.A. SUC. EN ESPAÑA</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D253" s="5" t="n">
-        <v>101343.54000000001</v>
+        <v>119324.15</v>
       </c>
       <c r="E253" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="254" customHeight="1" ht="12.75">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>B57484974</t>
+          <t>B57121469</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
-          <t>VILLALONGA &amp; SINTES CLIMA SLU</t>
+          <t>Friosat Equipamiento Hostelero</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D254" s="5" t="n">
-        <v>100945.42</v>
+        <v>118235.96</v>
       </c>
       <c r="E254" s="2" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="255" customHeight="1" ht="12.75">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>B07030919</t>
+          <t>B57774903</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES LLABRÉS FELIU, S.L.U.</t>
+          <t>Instalaciones Restec SL</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D255" s="5" t="n">
-        <v>100861.59999999999</v>
+        <v>117066.19</v>
       </c>
       <c r="E255" s="2" t="n">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="256" customHeight="1" ht="12.75">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>J57643363</t>
+          <t>B60305125</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
-          <t>MENORCA VENTANA SC</t>
+          <t>INACCÉS GEOTÉCNICA VERTICAL, SL</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D256" s="5" t="n">
-        <v>98519.01000000001</v>
+        <v>116615.38</v>
       </c>
       <c r="E256" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="257" customHeight="1" ht="12.75">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t>A50001726</t>
+          <t>B07753437</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
-          <t>SCHINDLER, S.A.</t>
+          <t>Servicios Subacuáticos Ibiza, S.L. (SERVISUB)</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D257" s="5" t="n">
-        <v>98270.87999999999</v>
+        <v>116160.0</v>
       </c>
       <c r="E257" s="2" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="258" customHeight="1" ht="12.75">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>A08364960</t>
+          <t>B57084030</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
-          <t>LOTUM SA</t>
+          <t>SEBASTIÁN GOMILA E HIJO SL</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D258" s="5" t="n">
-        <v>97533.43</v>
+        <v>116028.59000000001</v>
       </c>
       <c r="E258" s="2" t="n">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="259" customHeight="1" ht="12.75">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>B96341193</t>
+          <t>***0228**</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
-          <t>ABC Arquitectura modular, S.L</t>
+          <t>JAVIER MULERO FEMENIAS</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D259" s="5" t="n">
-        <v>96520.47</v>
+        <v>115291.56</v>
       </c>
       <c r="E259" s="2" t="n">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="260" customHeight="1" ht="12.75">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>B57999807</t>
+          <t>A08015646</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
-          <t>PERFORACIONES JOAN DES GALL, S.L.</t>
+          <t>CARBUROS METÁLICOS, S.A.</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D260" s="5" t="n">
-        <v>96509.6</v>
+        <v>112688.89</v>
       </c>
       <c r="E260" s="2" t="n">
-        <v>2.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="261" customHeight="1" ht="12.75">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t>B72726078</t>
+          <t>B87057253</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
-          <t>OBRAS BONMAT S.L.</t>
+          <t>PICUADRADO, S.L.</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D261" s="5" t="n">
-        <v>96338.93</v>
+        <v>112664.59</v>
       </c>
       <c r="E261" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="262" customHeight="1" ht="12.75">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>B44209047</t>
+          <t>B58779018</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
-          <t>TRANSFORMACIONES GAS TERUEL S.L.</t>
+          <t>ELECTROMECÀNICA SOLER,S.L.</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D262" s="5" t="n">
-        <v>96197.4</v>
+        <v>112135.37</v>
       </c>
       <c r="E262" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="263" customHeight="1" ht="12.75">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>B83045039</t>
+          <t>A07145881</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
-          <t>ESTUDIO M-30 VERDE, S.L.</t>
+          <t>Álvarez Equipment &amp; Solutions, SA</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D263" s="5" t="n">
-        <v>94900.76</v>
+        <v>110318.43000000001</v>
       </c>
       <c r="E263" s="2" t="n">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="264" customHeight="1" ht="12.75">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t>B07218282</t>
+          <t>B57973729</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS FONS-ESTEL SL</t>
+          <t>CONSTRUCCIONS 9 FUTUR BALEAR SL</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D264" s="5" t="n">
-        <v>93978.34000000001</v>
+        <v>106755.46</v>
       </c>
       <c r="E264" s="2" t="n">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="265" customHeight="1" ht="12.75">
       <c r="A265" s="2" t="inlineStr">
         <is>
-          <t>A07145881</t>
+          <t>B57763740</t>
         </is>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
-          <t>ALVAREZ EQUIPMENT AND SOLUTIONS SA</t>
+          <t>OMS LLEVANT SL</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D265" s="5" t="n">
-        <v>92953.41</v>
+        <v>105923.09999999999</v>
       </c>
       <c r="E265" s="2" t="n">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="266" customHeight="1" ht="12.75">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t>B97600001</t>
+          <t>B57917387</t>
         </is>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
-          <t>Assistacasa 2005 SL</t>
+          <t>EXCAVACIONES Y CONSTRUCCIONES BRISCAR S.L.</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D266" s="5" t="n">
-        <v>92852.92</v>
+        <v>105821.59</v>
       </c>
       <c r="E266" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="267" customHeight="1" ht="12.75">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t>B07843790</t>
+          <t>***8589**</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
-          <t>Grupo Royal Telecom SL</t>
+          <t>GERÓNIMO MARTÍNEZ</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D267" s="5" t="n">
-        <v>91957.54000000001</v>
+        <v>105766.1</v>
       </c>
       <c r="E267" s="2" t="n">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="268" customHeight="1" ht="12.75">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>B57228322</t>
+          <t>B57950743</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES GUIMURA, S.L.</t>
+          <t>Icinco  servicios y proyectos empresariales, SL</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D268" s="5" t="n">
-        <v>91498.99</v>
+        <v>103905.12</v>
       </c>
       <c r="E268" s="2" t="n">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="269" customHeight="1" ht="12.75">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>A07018112</t>
+          <t>B82846817</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
-          <t>Llull Sastre, SA</t>
+          <t>E-Distribución de Redes Digitales S.L.</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D269" s="5" t="n">
-        <v>90614.32</v>
+        <v>103361.69999999998</v>
       </c>
       <c r="E269" s="2" t="n">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="270" customHeight="1" ht="12.75">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>B65770547</t>
+          <t>B57051690</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
-          <t>SPORTAN</t>
+          <t>PROJECTES I ACABATS SASTRE SL</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D270" s="5" t="n">
-        <v>88681.63</v>
+        <v>102692.01</v>
       </c>
       <c r="E270" s="2" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="271" customHeight="1" ht="12.75">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>B57731192</t>
+          <t>B57480626</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
-          <t>RIOS POL TRINITY, SL</t>
+          <t>Comunicaciones Cuarta Evolución SL</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D271" s="5" t="n">
-        <v>88185.44</v>
+        <v>101896.44</v>
       </c>
       <c r="E271" s="2" t="n">
         <v>4.0</v>
       </c>
     </row>
     <row r="272" customHeight="1" ht="12.75">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>B57103194</t>
+          <t>B57016354</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
-          <t>INTEGRA T.A.P SL</t>
+          <t>PROMOCIONES S'ESTALO SL</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D272" s="5" t="n">
-        <v>87294.19</v>
+        <v>101343.54000000001</v>
       </c>
       <c r="E272" s="2" t="n">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="273" customHeight="1" ht="12.75">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>***1495**</t>
+          <t>B57484974</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
-          <t>Tomás Pasqual García</t>
+          <t>VILLALONGA &amp; SINTES CLIMA SLU</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D273" s="5" t="n">
-        <v>87171.11999999998</v>
+        <v>100945.42</v>
       </c>
       <c r="E273" s="2" t="n">
-        <v>15.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="274" customHeight="1" ht="12.75">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>B60760386</t>
+          <t>B07030919</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
-          <t>Microarquitectura, S.L.</t>
+          <t>CONSTRUCCIONES LLABRÉS FELIU, S.L.U.</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D274" s="5" t="n">
-        <v>87041.58</v>
+        <v>100861.59999999999</v>
       </c>
       <c r="E274" s="2" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="275" customHeight="1" ht="12.75">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>***3413**</t>
+          <t>J57643363</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
-          <t>Alexandre Nadal Ripoll</t>
+          <t>MENORCA VENTANA SC</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D275" s="5" t="n">
-        <v>86721.45999999999</v>
+        <v>98519.01000000001</v>
       </c>
       <c r="E275" s="2" t="n">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="276" customHeight="1" ht="12.75">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>J57895492</t>
+          <t>A50001726</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
-          <t>JOSE CARRERAS SC</t>
+          <t>SCHINDLER, S.A.</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D276" s="5" t="n">
-        <v>86661.15</v>
+        <v>98270.87999999999</v>
       </c>
       <c r="E276" s="2" t="n">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="277" customHeight="1" ht="12.75">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t>B57821563</t>
+          <t>A08364960</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
-          <t>Mayurca Diseño y Construcciones SLU</t>
+          <t>LOTUM SA</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D277" s="5" t="n">
-        <v>86522.97</v>
+        <v>97533.43</v>
       </c>
       <c r="E277" s="2" t="n">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="278" customHeight="1" ht="12.75">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>B07472095</t>
+          <t>B57347437</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
-          <t>Gregorio Guerrero, S.L.</t>
+          <t>GUIXOS SOLER VALLESPIR SL</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D278" s="5" t="n">
-        <v>86413.0</v>
+        <v>97419.13</v>
       </c>
       <c r="E278" s="2" t="n">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="279" customHeight="1" ht="12.75">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t>B07536790</t>
+          <t>B96341193</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
-          <t>SHAT BALEAR SL</t>
+          <t>ABC Arquitectura modular, S.L</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D279" s="5" t="n">
-        <v>85547.0</v>
+        <v>96520.47</v>
       </c>
       <c r="E279" s="2" t="n">
-        <v>2.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="280" customHeight="1" ht="12.75">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t>B07199235</t>
+          <t>B57999807</t>
         </is>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
-          <t>Tecproim S.L.</t>
+          <t>PERFORACIONES JOAN DES GALL, S.L.</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D280" s="5" t="n">
-        <v>85471.45000000001</v>
+        <v>96509.6</v>
       </c>
       <c r="E280" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="281" customHeight="1" ht="12.75">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t>B57353278</t>
+          <t>B72726078</t>
         </is>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
-          <t>INGENIERIA 1982 SL</t>
+          <t>OBRAS BONMAT S.L.</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D281" s="5" t="n">
-        <v>85286.42000000001</v>
+        <v>96338.93</v>
       </c>
       <c r="E281" s="2" t="n">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="282" customHeight="1" ht="12.75">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>B16578544</t>
+          <t>01878819D</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
-          <t>TRESPOL EDIFICACIÓ I SERVEIS, S.L.</t>
+          <t>OSCAR MOISES ROMERO</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D282" s="5" t="n">
-        <v>85187.95999999999</v>
+        <v>95442.11</v>
       </c>
       <c r="E282" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="283" customHeight="1" ht="12.75">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>B57103095</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
-          <t>Urbanizaciones Formentera SL</t>
+          <t>Urbanizaciones Formentera, SL</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D283" s="5" t="n">
-        <v>85153.65000000001</v>
+        <v>95339.33</v>
       </c>
       <c r="E283" s="2" t="n">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="284" customHeight="1" ht="12.75">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t>J57907586</t>
+          <t>B83045039</t>
         </is>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
-          <t>POLIUREA BALEAR</t>
+          <t>ESTUDIO M-30 VERDE, S.L.</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D284" s="5" t="n">
-        <v>84923.39</v>
+        <v>94900.76</v>
       </c>
       <c r="E284" s="2" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="285" customHeight="1" ht="12.75">
       <c r="A285" s="2" t="inlineStr">
         <is>
-          <t>A07095367</t>
+          <t>B07218282</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
-          <t>Aglomerados Ibiza S.A.</t>
+          <t>CONSTRUCCIONS FONS-ESTEL SL</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D285" s="5" t="n">
-        <v>84250.0</v>
+        <v>93978.34000000001</v>
       </c>
       <c r="E285" s="2" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="286" customHeight="1" ht="12.75">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t>B07769771</t>
+          <t>B97600001</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
-          <t>Sistemes Elèctrics de Mallorca S.L.</t>
+          <t>Assistacasa 2005 SL</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D286" s="5" t="n">
-        <v>83284.51000000001</v>
+        <v>92852.92</v>
       </c>
       <c r="E286" s="2" t="n">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="287" customHeight="1" ht="12.75">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t>B57989196</t>
+          <t>B07454291</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
-          <t>JOAN DE SALORT SERVEIS SLU</t>
+          <t>Benejam Refrigeración SLU</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D287" s="5" t="n">
-        <v>83191.8</v>
+        <v>92807.01999999999</v>
       </c>
       <c r="E287" s="2" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="288" customHeight="1" ht="12.75">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>B65264434</t>
+          <t>B65823650</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
-          <t>SolarTradex</t>
+          <t>ELITE PERFORMANCE SL</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D288" s="5" t="n">
-        <v>83156.61</v>
+        <v>92451.04000000002</v>
       </c>
       <c r="E288" s="2" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="289" customHeight="1" ht="12.75">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>B82846817</t>
+          <t>B07843790</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
-          <t>EDISTRIBUCIÓN REDES DIGITALES SL UNIPERSONAL</t>
+          <t>Grupo Royal Telecom SL</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D289" s="5" t="n">
-        <v>83148.62999999999</v>
+        <v>91957.54000000001</v>
       </c>
       <c r="E289" s="2" t="n">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="290" customHeight="1" ht="12.75">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>B13697024</t>
+          <t>B57228322</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
-          <t>MENORCA REFORMA  S.L.</t>
+          <t>CONSTRUCCIONES GUIMURA, S.L.</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D290" s="5" t="n">
-        <v>82870.44</v>
+        <v>91498.99</v>
       </c>
       <c r="E290" s="2" t="n">
         <v>4.0</v>
       </c>
     </row>
     <row r="291" customHeight="1" ht="12.75">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>B53531638</t>
+          <t>***3413**</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
-          <t>FRIO CORTES, S.L.</t>
+          <t>Alexandre Nadal Ripoll</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D291" s="5" t="n">
-        <v>80607.42</v>
+        <v>91180.30999999998</v>
       </c>
       <c r="E291" s="2" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="292" customHeight="1" ht="12.75">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>41****85G</t>
+          <t>A07018112</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
-          <t>JAVIER MULERO FEMENIAS</t>
+          <t>Llull Sastre, SA</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D292" s="5" t="n">
-        <v>79649.98999999999</v>
+        <v>90614.32</v>
       </c>
       <c r="E292" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="293" customHeight="1" ht="12.75">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>B57884777</t>
+          <t>B65770547</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
-          <t>TRABAJOS VERTICALES Y MULTISERVICIOS SL</t>
+          <t>SPORTAN</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D293" s="5" t="n">
-        <v>78800.26</v>
+        <v>88681.63</v>
       </c>
       <c r="E293" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="294" customHeight="1" ht="12.75">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>B07410020</t>
+          <t>B57731192</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
-          <t>INMOBILIARIA MONTAURA SL</t>
+          <t>RIOS POL TRINITY, SL</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D294" s="5" t="n">
-        <v>77988.73000000001</v>
+        <v>88185.44</v>
       </c>
       <c r="E294" s="2" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="295" customHeight="1" ht="12.75">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t>B57189987</t>
+          <t>B57103194</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
-          <t>EXCAVACIONS PELDEMEL, S.L.</t>
+          <t>INTEGRA T.A.P SL</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D295" s="5" t="n">
-        <v>77118.38</v>
+        <v>87294.19</v>
       </c>
       <c r="E295" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="296" customHeight="1" ht="12.75">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>B07454291</t>
+          <t>***1495**</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
-          <t>Benejam Refrigeración SLU</t>
+          <t>Tomás Pasqual García</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D296" s="5" t="n">
-        <v>75936.78</v>
+        <v>87171.11999999998</v>
       </c>
       <c r="E296" s="2" t="n">
-        <v>3.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="297" customHeight="1" ht="12.75">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>B84821206</t>
+          <t>B60760386</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
-          <t>BUGAR Ingeniería y Proyectos, S.L.</t>
+          <t>Microarquitectura, S.L.</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D297" s="5" t="n">
-        <v>75009.32</v>
+        <v>87041.58</v>
       </c>
       <c r="E297" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="298" customHeight="1" ht="12.75">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>B57016974</t>
+          <t>J57895492</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
-          <t>INAY ENERGIAS S.L.</t>
+          <t>JOSE CARRERAS SC</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D298" s="5" t="n">
-        <v>74854.9</v>
+        <v>86661.15</v>
       </c>
       <c r="E298" s="2" t="n">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="299" customHeight="1" ht="12.75">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>B07567472</t>
+          <t>B57674293</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
-          <t>HIDROMENORQUINA, S.L.</t>
+          <t>ICLIMA, S.L.</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D299" s="5" t="n">
-        <v>74751.26999999999</v>
+        <v>86616.31</v>
       </c>
       <c r="E299" s="2" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="300" customHeight="1" ht="12.75">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>B16589822</t>
+          <t>B57821563</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
-          <t>MATIES AMER SLU</t>
+          <t>Mayurca Diseño y Construcciones SLU</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D300" s="5" t="n">
-        <v>74219.3</v>
+        <v>86522.97</v>
       </c>
       <c r="E300" s="2" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="301" customHeight="1" ht="12.75">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>***4800**</t>
+          <t>B07472095</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
-          <t>OSCAR ANTONIO ROMERO ECHEVARRIA</t>
+          <t>Gregorio Guerrero, S.L.</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D301" s="5" t="n">
-        <v>73486.95999999999</v>
+        <v>86413.0</v>
       </c>
       <c r="E301" s="2" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="302" customHeight="1" ht="12.75">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>B01769454</t>
+          <t>B64242613</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES TORRES &amp; EMIL, S.L.</t>
+          <t>MIRAY CONSULTING,S.L.</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D302" s="5" t="n">
-        <v>70935.74</v>
+        <v>85695.51000000001</v>
       </c>
       <c r="E302" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="303" customHeight="1" ht="12.75">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>B57920290</t>
+          <t>B07536790</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
-          <t>TERRES AMUNT SL</t>
+          <t>SHAT BALEAR SL</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D303" s="5" t="n">
-        <v>70009.09999999999</v>
+        <v>85547.0</v>
       </c>
       <c r="E303" s="2" t="n">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="304" customHeight="1" ht="12.75">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>A07442668</t>
+          <t>B07199235</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
-          <t>EXCAVACIONES S'HORTA S.A.</t>
+          <t>Tecproim S.L.</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D304" s="5" t="n">
-        <v>69795.66</v>
+        <v>85471.45000000001</v>
       </c>
       <c r="E304" s="2" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="305" customHeight="1" ht="12.75">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t>B07790033</t>
+          <t>B57353278</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
-          <t>Vimp-96, SL</t>
+          <t>INGENIERIA 1982 SL</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D305" s="5" t="n">
-        <v>69531.95</v>
+        <v>85286.42000000001</v>
       </c>
       <c r="E305" s="2" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="306" customHeight="1" ht="12.75">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>B07776438</t>
+          <t>B16578544</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
-          <t>HIMAR CONSTRUCCIONS I CONTRACTES SL</t>
+          <t>TRESPOL EDIFICACIÓ I SERVEIS, S.L.</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D306" s="5" t="n">
-        <v>67488.34</v>
+        <v>85187.95999999999</v>
       </c>
       <c r="E306" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="307" customHeight="1" ht="12.75">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t>B54705458</t>
+          <t>J57907586</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
-          <t>ZAID INSTALADORA S.L.</t>
+          <t>POLIUREA BALEAR</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D307" s="5" t="n">
-        <v>67263.89</v>
+        <v>84923.39</v>
       </c>
       <c r="E307" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="308" customHeight="1" ht="12.75">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>B57182404</t>
+          <t>A07095367</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
-          <t>SERAFIN ORELLANA SL UNIPERSONAL</t>
+          <t>Aglomerados Ibiza S.A.</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D308" s="5" t="n">
-        <v>67150.42000000001</v>
+        <v>84250.0</v>
       </c>
       <c r="E308" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="309" customHeight="1" ht="12.75">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t>A07095011</t>
+          <t>B07769771</t>
         </is>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
-          <t>AGLOMERADOS MENORCA SA</t>
+          <t>Sistemes Elèctrics de Mallorca S.L.</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D309" s="5" t="n">
-        <v>66365.56</v>
+        <v>83284.51000000001</v>
       </c>
       <c r="E309" s="2" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="310" customHeight="1" ht="12.75">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>B07815988</t>
+          <t>B57989196</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
-          <t>REFOART, SL</t>
+          <t>JOAN DE SALORT SERVEIS SLU</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D310" s="5" t="n">
-        <v>66148.66</v>
+        <v>83191.8</v>
       </c>
       <c r="E310" s="2" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="311" customHeight="1" ht="12.75">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t>A07072911</t>
+          <t>B65264434</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
-          <t>ELECTRICA PUIGCERCOS SAU</t>
+          <t>SolarTradex</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D311" s="5" t="n">
-        <v>65699.52</v>
+        <v>83156.61</v>
       </c>
       <c r="E311" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="312" customHeight="1" ht="12.75">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>B57273302</t>
+          <t>B57684839</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
-          <t>DE BAT A BAT INTERIORISMO, SL</t>
+          <t>Novallevant Grup Manacor, SL</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D312" s="5" t="n">
-        <v>65672.86</v>
+        <v>82243.85</v>
       </c>
       <c r="E312" s="2" t="n">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="313" customHeight="1" ht="12.75">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t>A07455041</t>
+          <t>B16525230</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
-          <t>Amengual Dolç S.A.</t>
+          <t>Natdan Projects, SL</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D313" s="5" t="n">
-        <v>64283.979999999996</v>
+        <v>82199.23000000001</v>
       </c>
       <c r="E313" s="2" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="314" customHeight="1" ht="12.75">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>B16775264</t>
+          <t>B53531638</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
-          <t>ALUMINIOS ELITE BALEAR S.L.</t>
+          <t>FRIO CORTES, S.L.</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D314" s="5" t="n">
-        <v>64125.68</v>
+        <v>80607.42</v>
       </c>
       <c r="E314" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="315" customHeight="1" ht="12.75">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t>B57347437</t>
+          <t>41****85G</t>
         </is>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
-          <t>GUIXOS SOLER VALLESPIR, SL</t>
+          <t>JAVIER MULERO FEMENIAS</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D315" s="5" t="n">
-        <v>63359.32</v>
+        <v>79649.98999999999</v>
       </c>
       <c r="E315" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="316" customHeight="1" ht="12.75">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>B07893597</t>
+          <t>B57884777</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
-          <t>EXCAVACIONES COTXU SL</t>
+          <t>TRABAJOS VERTICALES Y MULTISERVICIOS SL</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D316" s="5" t="n">
-        <v>63025.65</v>
+        <v>78800.26</v>
       </c>
       <c r="E316" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="317" customHeight="1" ht="12.75">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>B57164154</t>
+          <t>B07410020</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
-          <t>PETROSERVERVEIS INSULARS SL</t>
+          <t>INMOBILIARIA MONTAURA SL</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D317" s="5" t="n">
-        <v>62683.61</v>
+        <v>77988.73000000001</v>
       </c>
       <c r="E317" s="2" t="n">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="318" customHeight="1" ht="12.75">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>B55701676</t>
+          <t>B57198418</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
-          <t>SEALAND ON OFFSHRORE SERVICES, SL.</t>
+          <t>Vestalia Trabajos de Altura S.L.</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D318" s="5" t="n">
-        <v>62224.25</v>
+        <v>77323.43</v>
       </c>
       <c r="E318" s="2" t="n">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="319" customHeight="1" ht="12.75">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t>A07044530</t>
+          <t>B57189987</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
-          <t>TRANSPORTES BLINDADOS, S.A.</t>
+          <t>EXCAVACIONS PELDEMEL, S.L.</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D319" s="5" t="n">
-        <v>61720.17</v>
+        <v>77118.38</v>
       </c>
       <c r="E319" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="320" customHeight="1" ht="12.75">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>B077899636</t>
+          <t>B84821206</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
-          <t>Ferreteria Can Seguina</t>
+          <t>BUGAR Ingeniería y Proyectos, S.L.</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D320" s="5" t="n">
-        <v>60439.5</v>
+        <v>75009.32</v>
       </c>
       <c r="E320" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="321" customHeight="1" ht="12.75">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t>B57762411</t>
+          <t>B57016974</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
-          <t>HERO TECNO CONSTRUCCIÓ SL</t>
+          <t>INAY ENERGIAS S.L.</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D321" s="5" t="n">
-        <v>60330.16</v>
+        <v>74854.9</v>
       </c>
       <c r="E321" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="322" customHeight="1" ht="12.75">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>B16530610</t>
+          <t>B07567472</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
-          <t>PROJECTES I OBRES REM, SLU,</t>
+          <t>HIDROMENORQUINA, S.L.</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D322" s="5" t="n">
-        <v>60308.92</v>
+        <v>74751.26999999999</v>
       </c>
       <c r="E322" s="2" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="323" customHeight="1" ht="12.75">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t>***5253**</t>
+          <t>B16589822</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
-          <t>GASIFREDSAC SL</t>
+          <t>MATIES AMER SLU</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D323" s="5" t="n">
-        <v>60090.1</v>
+        <v>74219.3</v>
       </c>
       <c r="E323" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="324" customHeight="1" ht="12.75">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>B57514200A</t>
+          <t>***4800**</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
-          <t>Llodrà Pascual Obres S.L</t>
+          <t>OSCAR ANTONIO ROMERO ECHEVARRIA</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D324" s="5" t="n">
-        <v>59867.12</v>
+        <v>73486.95999999999</v>
       </c>
       <c r="E324" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="325" customHeight="1" ht="12.75">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t>B57198418</t>
+          <t>E57654204</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
-          <t>VESTALIA TRABAJOS DE ALTURA SL</t>
+          <t>ARIAS DORADO, C.B.</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D325" s="5" t="n">
-        <v>59752.03999999999</v>
+        <v>71336.57</v>
       </c>
       <c r="E325" s="2" t="n">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="326" customHeight="1" ht="12.75">
       <c r="A326" s="2" t="inlineStr">
         <is>
           <t>B57831950</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
           <t>DINAMO ELÈCTRIC SL</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D326" s="5" t="n">
-        <v>59698.97</v>
+        <v>71252.41</v>
       </c>
       <c r="E326" s="2" t="n">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="327" customHeight="1" ht="12.75">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t>B16543480</t>
+          <t>B01769454</t>
         </is>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
-          <t>MAYANS INSTAL·LADORS I SERVEIS</t>
+          <t>CONSTRUCCIONES TORRES &amp; EMIL, S.L.</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D327" s="5" t="n">
-        <v>59680.3</v>
+        <v>70935.74</v>
       </c>
       <c r="E327" s="2" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="328" customHeight="1" ht="12.75">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>A07016009</t>
+          <t>B57920290</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
-          <t>MONTAJES ELECTRICOS MALLORQUINES, SAU</t>
+          <t>TERRES AMUNT SL</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D328" s="5" t="n">
-        <v>59352.92</v>
+        <v>70009.09999999999</v>
       </c>
       <c r="E328" s="2" t="n">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="329" customHeight="1" ht="12.75">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t>B66691411</t>
+          <t>A07442668</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
-          <t>DECOR VALLES 2000, S.L.</t>
+          <t>EXCAVACIONES S'HORTA S.A.</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D329" s="5" t="n">
-        <v>59224.54</v>
+        <v>69795.66</v>
       </c>
       <c r="E329" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="330" customHeight="1" ht="12.75">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>B16536401</t>
+          <t>B07790033</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
-          <t>CIMENT FLUID SL</t>
+          <t>Vimp-96, SL</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D330" s="5" t="n">
-        <v>59208.91</v>
+        <v>69531.95</v>
       </c>
       <c r="E330" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="331" customHeight="1" ht="12.75">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t>B78213220</t>
+          <t>B07776438</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
-          <t>TH MANTENIMIENTO, S.L.U.</t>
+          <t>HIMAR CONSTRUCCIONS I CONTRACTES SL</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D331" s="5" t="n">
-        <v>57751.88</v>
+        <v>67488.34</v>
       </c>
       <c r="E331" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="332" customHeight="1" ht="12.75">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>B07431554</t>
+          <t>B54705458</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
-          <t>JARDINERIA MALLORQUINA, S.L.  (JARMA)</t>
+          <t>ZAID INSTALADORA S.L.</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D332" s="5" t="n">
-        <v>57729.1</v>
+        <v>67263.89</v>
       </c>
       <c r="E332" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="333" customHeight="1" ht="12.75">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>B57529729</t>
+          <t>B57182404</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
-          <t>EXTINT NORD, S.L.</t>
+          <t>SERAFIN ORELLANA SL UNIPERSONAL</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D333" s="5" t="n">
-        <v>56290.96</v>
+        <v>67150.42000000001</v>
       </c>
       <c r="E333" s="2" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="334" customHeight="1" ht="12.75">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>***0677**</t>
+          <t>B07636764</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
-          <t>casado</t>
+          <t>Disnet Balear, SLU</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D334" s="5" t="n">
-        <v>55387.75</v>
+        <v>66878.82</v>
       </c>
       <c r="E334" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="335" customHeight="1" ht="12.75">
       <c r="A335" s="2" t="inlineStr">
         <is>
-          <t>B16503278</t>
+          <t>A07095011</t>
         </is>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
-          <t>Reparació de Teulada, SL</t>
+          <t>AGLOMERADOS MENORCA SA</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D335" s="5" t="n">
-        <v>55380.490000000005</v>
+        <v>66365.56</v>
       </c>
       <c r="E335" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="336" customHeight="1" ht="12.75">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>B36550382</t>
+          <t>B07815988</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
-          <t>Construcción Sostenible Balear S.L.</t>
+          <t>REFOART, SL</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D336" s="5" t="n">
-        <v>55042.9</v>
+        <v>66148.66</v>
       </c>
       <c r="E336" s="2" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="337" customHeight="1" ht="12.75">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>B07941883</t>
+          <t>A07072911</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
-          <t>Albañilería J. Lopez, S.L.</t>
+          <t>ELECTRICA PUIGCERCOS SAU</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D337" s="5" t="n">
-        <v>54962.880000000005</v>
+        <v>65699.52</v>
       </c>
       <c r="E337" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="338" customHeight="1" ht="12.75">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>B07717234</t>
+          <t>B57273302</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
-          <t>Eléctrica Triac SL</t>
+          <t>DE BAT A BAT INTERIORISMO, SL</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D338" s="5" t="n">
-        <v>54410.91</v>
+        <v>65672.86</v>
       </c>
       <c r="E338" s="2" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="339" customHeight="1" ht="12.75">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t>B57405458</t>
+          <t>A07455041</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
-          <t>ZAID INSTALADORA SL</t>
+          <t>Amengual Dolç S.A.</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D339" s="5" t="n">
-        <v>53842.27</v>
+        <v>64283.979999999996</v>
       </c>
       <c r="E339" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="340" customHeight="1" ht="12.75">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>B07562200</t>
+          <t>B16775264</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
-          <t>TECNOAGRIN SITO S.L.U.</t>
+          <t>ALUMINIOS ELITE BALEAR S.L.</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D340" s="5" t="n">
-        <v>53712.14</v>
+        <v>64125.68</v>
       </c>
       <c r="E340" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="341" customHeight="1" ht="12.75">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t>B07647951</t>
+          <t>B07893597</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
-          <t>Port Dock Balear, S.L.</t>
+          <t>EXCAVACIONES COTXU SL</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D341" s="5" t="n">
-        <v>53611.47</v>
+        <v>63025.65</v>
       </c>
       <c r="E341" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="342" customHeight="1" ht="12.75">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>B57943656</t>
+          <t>B57164154</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
-          <t>ISLATEC 2013, S.L.</t>
+          <t>PETROSERVERVEIS INSULARS SL</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D342" s="5" t="n">
-        <v>53346.659999999996</v>
+        <v>62683.61</v>
       </c>
       <c r="E342" s="2" t="n">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="343" customHeight="1" ht="12.75">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>B07061138</t>
+          <t>B55701676</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
-          <t>Construcciones Osa, SL</t>
+          <t>SEALAND ON OFFSHRORE SERVICES, SL.</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D343" s="5" t="n">
-        <v>53106.75</v>
+        <v>62224.25</v>
       </c>
       <c r="E343" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="344" customHeight="1" ht="12.75">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>B57674293</t>
+          <t>B077899636</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
-          <t>ICLIMA INSTALACIONES DE CLIMATIZACIÓN, S.L.</t>
+          <t>Ferreteria Can Seguina</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D344" s="5" t="n">
-        <v>52707.5</v>
+        <v>60439.5</v>
       </c>
       <c r="E344" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="345" customHeight="1" ht="12.75">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t>B57614877</t>
+          <t>B57762411</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
-          <t>TALTAVULL I ANGLADA, S.L.</t>
+          <t>HERO TECNO CONSTRUCCIÓ SL</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D345" s="5" t="n">
-        <v>52652.43</v>
+        <v>60330.16</v>
       </c>
       <c r="E345" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="346" customHeight="1" ht="12.75">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>B07547573</t>
+          <t>B16530610</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES MATUGE S.L.</t>
+          <t>PROJECTES I OBRES REM, SLU,</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D346" s="5" t="n">
-        <v>52499.19</v>
+        <v>60308.92</v>
       </c>
       <c r="E346" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="347" customHeight="1" ht="12.75">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>***4272**</t>
+          <t>***5253**</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
-          <t>EMIL PETKOV VRESKOV</t>
+          <t>GASIFREDSAC SL</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D347" s="5" t="n">
-        <v>52395.770000000004</v>
+        <v>60090.1</v>
       </c>
       <c r="E347" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="348" customHeight="1" ht="12.75">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t>B07662935</t>
+          <t>B57514200A</t>
         </is>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
-          <t>ELECTRICIDAD BOBINAJES Y SANEAMIENTO SL</t>
+          <t>Llodrà Pascual Obres S.L</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D348" s="5" t="n">
-        <v>51612.28</v>
+        <v>59867.12</v>
       </c>
       <c r="E348" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="349" customHeight="1" ht="12.75">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t>B57839425</t>
+          <t>B16543480</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
-          <t>REFORMA MALLORCA MAS OLIVA S.L.</t>
+          <t>MAYANS INSTAL·LADORS I SERVEIS</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D349" s="5" t="n">
-        <v>51580.869999999995</v>
+        <v>59680.3</v>
       </c>
       <c r="E349" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="350" customHeight="1" ht="12.75">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t>B57838484</t>
+          <t>A07016009</t>
         </is>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
-          <t>CLIMAMUT S.L.</t>
+          <t>MONTAJES ELECTRICOS MALLORQUINES, SAU</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D350" s="5" t="n">
-        <v>51241.08</v>
+        <v>59352.92</v>
       </c>
       <c r="E350" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="351" customHeight="1" ht="12.75">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t>B57952376</t>
+          <t>B66691411</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
-          <t>Promansub S.L.</t>
+          <t>DECOR VALLES 2000, S.L.</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D351" s="5" t="n">
-        <v>51215.5</v>
+        <v>59224.54</v>
       </c>
       <c r="E351" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="352" customHeight="1" ht="12.75">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>B57964470</t>
+          <t>B16536401</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
-          <t>RECONS ILLES, S.L.</t>
+          <t>CIMENT FLUID SL</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D352" s="5" t="n">
-        <v>51122.98</v>
+        <v>59208.91</v>
       </c>
       <c r="E352" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="353" customHeight="1" ht="12.75">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>B07845142</t>
+          <t>B78213220</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
-          <t>RECAMBIOS Y ACCESORIOS MENORCA S.L.</t>
+          <t>TH MANTENIMIENTO, S.L.U.</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D353" s="5" t="n">
-        <v>50830.42</v>
+        <v>57751.88</v>
       </c>
       <c r="E353" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="354" customHeight="1" ht="12.75">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>***0277**</t>
+          <t>B07431554</t>
         </is>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
-          <t>GUIEM MULET REBASSA</t>
+          <t>JARDINERIA MALLORQUINA, S.L.  (JARMA)</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D354" s="5" t="n">
-        <v>50820.0</v>
+        <v>57729.1</v>
       </c>
       <c r="E354" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="355" customHeight="1" ht="12.75">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t>B65823650</t>
+          <t>B57529729</t>
         </is>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
-          <t>ELITE PERFORMANCE S.L.</t>
+          <t>EXTINT NORD, S.L.</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D355" s="5" t="n">
-        <v>50101.1</v>
+        <v>56290.96</v>
       </c>
       <c r="E355" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="356" customHeight="1" ht="12.75">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>***0669**</t>
+          <t>***0677**</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
-          <t>Oscar Pons Sáez</t>
+          <t>casado</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D356" s="5" t="n">
-        <v>49501.5</v>
+        <v>55387.75</v>
       </c>
       <c r="E356" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="357" customHeight="1" ht="12.75">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t>B57191991</t>
+          <t>B16503278</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES BASSA FLORIT SL</t>
+          <t>Reparació de Teulada, SL</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D357" s="5" t="n">
-        <v>49274.43</v>
+        <v>55380.490000000005</v>
       </c>
       <c r="E357" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="358" customHeight="1" ht="12.75">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>B57840688</t>
+          <t>B36550382</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
-          <t>SALAS, REHABILITACIÓN DE FACHADAS S.L.</t>
+          <t>Construcción Sostenible Balear S.L.</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D358" s="5" t="n">
-        <v>49198.3</v>
+        <v>55042.9</v>
       </c>
       <c r="E358" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="359" customHeight="1" ht="12.75">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t>B57739864</t>
+          <t>B07941883</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
-          <t>Tritur Palm, SL</t>
+          <t>Albañilería J. Lopez, S.L.</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D359" s="5" t="n">
-        <v>49000.0</v>
+        <v>54962.880000000005</v>
       </c>
       <c r="E359" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="360" customHeight="1" ht="12.75">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>B57309015</t>
+          <t>B07717234</t>
         </is>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
-          <t>Colors Integral SL</t>
+          <t>Eléctrica Triac SL</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D360" s="5" t="n">
-        <v>48919.369999999995</v>
+        <v>54410.91</v>
       </c>
       <c r="E360" s="2" t="n">
         <v>5.0</v>
       </c>
     </row>
     <row r="361" customHeight="1" ht="12.75">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t>***4662**</t>
+          <t>B57405458</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
-          <t>MIGUEL AMENGUAL PIZÀ</t>
+          <t>ZAID INSTALADORA SL</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D361" s="5" t="n">
-        <v>48428.97</v>
+        <v>53842.27</v>
       </c>
       <c r="E361" s="2" t="n">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="362" customHeight="1" ht="12.75">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t>B57283814</t>
+          <t>B07562200</t>
         </is>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
-          <t>Savia Proyectos y Mantenimientos, S.L.</t>
+          <t>TECNOAGRIN SITO S.L.U.</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D362" s="5" t="n">
-        <v>48395.63</v>
+        <v>53712.14</v>
       </c>
       <c r="E362" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="363" customHeight="1" ht="12.75">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t>A58353335</t>
+          <t>B07647951</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
-          <t>WASHINTON INTERNACIONAL SA</t>
+          <t>Port Dock Balear, S.L.</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D363" s="5" t="n">
-        <v>48393.95</v>
+        <v>53611.47</v>
       </c>
       <c r="E363" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="364" customHeight="1" ht="12.75">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>B79121612</t>
+          <t>B57943656</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
-          <t>JOHNSON CONTROLS ESPAÑA S.L.</t>
+          <t>ISLATEC 2013, S.L.</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D364" s="5" t="n">
-        <v>48393.77</v>
+        <v>53346.659999999996</v>
       </c>
       <c r="E364" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="365" customHeight="1" ht="12.75">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>B16669053</t>
+          <t>B07061138</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
-          <t>TANCANT ESPAIS SL</t>
+          <t>Construcciones Osa, SL</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D365" s="5" t="n">
-        <v>48383.37</v>
+        <v>53106.75</v>
       </c>
       <c r="E365" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="366" customHeight="1" ht="12.75">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>B57962631</t>
+          <t>B57614877</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
-          <t>GESTIÓN Y PROYECTOS IBDISSENY SL</t>
+          <t>TALTAVULL I ANGLADA, S.L.</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D366" s="5" t="n">
-        <v>48378.87</v>
+        <v>52652.43</v>
       </c>
       <c r="E366" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="367" customHeight="1" ht="12.75">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t>B12536835</t>
+          <t>B07547573</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
-          <t>Soluciones Industriales y Tratamientos Ambientales, S.L.</t>
+          <t>CONSTRUCCIONES MATUGE S.L.</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D367" s="5" t="n">
-        <v>48365.12</v>
+        <v>52499.19</v>
       </c>
       <c r="E367" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="368" customHeight="1" ht="12.75">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>B71382816</t>
+          <t>***4272**</t>
         </is>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
-          <t>ENERPARKING, S.L.</t>
+          <t>EMIL PETKOV VRESKOV</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D368" s="5" t="n">
-        <v>48365.0</v>
+        <v>52395.770000000004</v>
       </c>
       <c r="E368" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="369" customHeight="1" ht="12.75">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>B66885096</t>
+          <t>B07662935</t>
         </is>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
-          <t>FAW Logistics Solutions, SL</t>
+          <t>ELECTRICIDAD BOBINAJES Y SANEAMIENTO SL</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D369" s="5" t="n">
-        <v>48352.28</v>
+        <v>51612.28</v>
       </c>
       <c r="E369" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="370" customHeight="1" ht="12.75">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>B07276405</t>
+          <t>B57839425</t>
         </is>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
-          <t>TÉCNICAS DE SEGURIDAD Y CONTROL S.L.</t>
+          <t>REFORMA MALLORCA MAS OLIVA S.L.</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D370" s="5" t="n">
-        <v>48339.5</v>
+        <v>51580.869999999995</v>
       </c>
       <c r="E370" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="371" customHeight="1" ht="12.75">
       <c r="A371" s="2" t="inlineStr">
         <is>
-          <t>B57870412</t>
+          <t>B57838484</t>
         </is>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
-          <t>NORTH SAT 2.0. S.L.</t>
+          <t>CLIMAMUT S.L.</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D371" s="5" t="n">
-        <v>48278.72</v>
+        <v>51241.08</v>
       </c>
       <c r="E371" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="372" customHeight="1" ht="12.75">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>B16525230</t>
+          <t>B57952376</t>
         </is>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
-          <t>Natdan Projects, SL</t>
+          <t>Promansub S.L.</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D372" s="5" t="n">
-        <v>48216.15</v>
+        <v>51215.5</v>
       </c>
       <c r="E372" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="373" customHeight="1" ht="12.75">
       <c r="A373" s="2" t="inlineStr">
         <is>
-          <t>B07252331</t>
+          <t>B57964470</t>
         </is>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
-          <t>Fibrotec, SL</t>
+          <t>RECONS ILLES, S.L.</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D373" s="5" t="n">
-        <v>48206.4</v>
+        <v>51122.98</v>
       </c>
       <c r="E373" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="374" customHeight="1" ht="12.75">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>B64242613</t>
+          <t>B07845142</t>
         </is>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
-          <t>MIRAY CONSULTING, S.L.</t>
+          <t>RECAMBIOS Y ACCESORIOS MENORCA S.L.</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D374" s="5" t="n">
-        <v>48205.4</v>
+        <v>50830.42</v>
       </c>
       <c r="E374" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="375" customHeight="1" ht="12.75">
       <c r="A375" s="2" t="inlineStr">
         <is>
-          <t>A28168698</t>
+          <t>***0277**</t>
         </is>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
-          <t>NITLUX, S.A.</t>
+          <t>GUIEM MULET REBASSA</t>
         </is>
       </c>
       <c r="C375" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D375" s="5" t="n">
-        <v>48203.02</v>
+        <v>50820.0</v>
       </c>
       <c r="E375" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="376" customHeight="1" ht="12.75">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t>A82412586</t>
+          <t>***0669**</t>
         </is>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
-          <t>Sistrol SA</t>
+          <t>Oscar Pons Sáez</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D376" s="5" t="n">
-        <v>48176.82</v>
+        <v>49501.5</v>
       </c>
       <c r="E376" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="377" customHeight="1" ht="12.75">
       <c r="A377" s="2" t="inlineStr">
         <is>
-          <t>A26019992</t>
+          <t>B57191991</t>
         </is>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
-          <t>FCC Aqualia, S.A.</t>
+          <t>INSTALACIONES BASSA FLORIT SL</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D377" s="5" t="n">
-        <v>48145.04</v>
+        <v>49274.43</v>
       </c>
       <c r="E377" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="378" customHeight="1" ht="12.75">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t>B57514200</t>
+          <t>B57840688</t>
         </is>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
-          <t>Llodrà Pascual Obres, SL</t>
+          <t>SALAS, REHABILITACIÓN DE FACHADAS S.L.</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D378" s="5" t="n">
-        <v>48009.8</v>
+        <v>49198.3</v>
       </c>
       <c r="E378" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="379" customHeight="1" ht="12.75">
       <c r="A379" s="2" t="inlineStr">
         <is>
-          <t>B16556151</t>
+          <t>B57739864</t>
         </is>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES GARMADIA SL</t>
+          <t>Tritur Palm, SL</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D379" s="5" t="n">
-        <v>47983.29</v>
+        <v>49000.0</v>
       </c>
       <c r="E379" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="380" customHeight="1" ht="12.75">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t>***2494**</t>
+          <t>B57309015</t>
         </is>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
-          <t>Juan Francisco Macarro Ferrer</t>
+          <t>Colors Integral SL</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D380" s="5" t="n">
-        <v>47955.75</v>
+        <v>48919.369999999995</v>
       </c>
       <c r="E380" s="2" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="381" customHeight="1" ht="12.75">
       <c r="A381" s="2" t="inlineStr">
         <is>
-          <t>B57386245</t>
+          <t>***4662**</t>
         </is>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
-          <t>CALVIÀ BALEAR DE FACHADAS</t>
+          <t>MIGUEL AMENGUAL PIZÀ</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D381" s="5" t="n">
-        <v>47943.3</v>
+        <v>48428.97</v>
       </c>
       <c r="E381" s="2" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="382" customHeight="1" ht="12.75">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t>B57051393</t>
+          <t>B57283814</t>
         </is>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
-          <t>Fusteria G. Mir Pons S.L</t>
+          <t>Savia Proyectos y Mantenimientos, S.L.</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D382" s="5" t="n">
-        <v>47879.7</v>
+        <v>48395.63</v>
       </c>
       <c r="E382" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="383" customHeight="1" ht="12.75">
       <c r="A383" s="2" t="inlineStr">
         <is>
-          <t>B07918949</t>
+          <t>A58353335</t>
         </is>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
-          <t>Acústica Industrial de Tecnologias Medioambientales, SL</t>
+          <t>WASHINTON INTERNACIONAL SA</t>
         </is>
       </c>
       <c r="C383" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D383" s="5" t="n">
-        <v>47831.38</v>
+        <v>48393.95</v>
       </c>
       <c r="E383" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="384" customHeight="1" ht="12.75">
       <c r="A384" s="2" t="inlineStr">
         <is>
-          <t>***5640**</t>
+          <t>B79121612</t>
         </is>
       </c>
       <c r="B384" s="2" t="inlineStr">
         <is>
-          <t>Vicente Marí Marí</t>
+          <t>JOHNSON CONTROLS ESPAÑA S.L.</t>
         </is>
       </c>
       <c r="C384" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D384" s="5" t="n">
-        <v>47795.0</v>
+        <v>48393.77</v>
       </c>
       <c r="E384" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="385" customHeight="1" ht="12.75">
       <c r="A385" s="2" t="inlineStr">
         <is>
-          <t>B57510133</t>
+          <t>B16669053</t>
         </is>
       </c>
       <c r="B385" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES HNOS MORAGUES FONT SL</t>
+          <t>TANCANT ESPAIS SL</t>
         </is>
       </c>
       <c r="C385" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D385" s="5" t="n">
-        <v>47709.16</v>
+        <v>48383.37</v>
       </c>
       <c r="E385" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="386" customHeight="1" ht="12.75">
       <c r="A386" s="2" t="inlineStr">
         <is>
-          <t>B16639072</t>
+          <t>B57962631</t>
         </is>
       </c>
       <c r="B386" s="2" t="inlineStr">
         <is>
-          <t>MIQUEL Instalaciones Sanitarias y Calefacción, S.L.</t>
+          <t>GESTIÓN Y PROYECTOS IBDISSENY SL</t>
         </is>
       </c>
       <c r="C386" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D386" s="5" t="n">
-        <v>47663.79</v>
+        <v>48378.87</v>
       </c>
       <c r="E386" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="387" customHeight="1" ht="12.75">
       <c r="A387" s="2" t="inlineStr">
         <is>
-          <t>B07728652</t>
+          <t>B12536835</t>
         </is>
       </c>
       <c r="B387" s="2" t="inlineStr">
         <is>
-          <t>VALERTO CONSTRUCCIONES S.L.</t>
+          <t>Soluciones Industriales y Tratamientos Ambientales, S.L.</t>
         </is>
       </c>
       <c r="C387" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D387" s="5" t="n">
-        <v>47525.51</v>
+        <v>48365.12</v>
       </c>
       <c r="E387" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="388" customHeight="1" ht="12.75">
       <c r="A388" s="2" t="inlineStr">
         <is>
-          <t>B57894206</t>
+          <t>B71382816</t>
         </is>
       </c>
       <c r="B388" s="2" t="inlineStr">
         <is>
-          <t>Proyectos Medioambientales Eivinatura, S.L.</t>
+          <t>ENERPARKING, S.L.</t>
         </is>
       </c>
       <c r="C388" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D388" s="5" t="n">
-        <v>47498.55</v>
+        <v>48365.0</v>
       </c>
       <c r="E388" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="389" customHeight="1" ht="12.75">
       <c r="A389" s="2" t="inlineStr">
         <is>
-          <t>B07654593</t>
+          <t>B66885096</t>
         </is>
       </c>
       <c r="B389" s="2" t="inlineStr">
         <is>
-          <t>Ramon Bennasar SL</t>
+          <t>FAW Logistics Solutions, SL</t>
         </is>
       </c>
       <c r="C389" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D389" s="5" t="n">
-        <v>47449.93</v>
+        <v>48352.28</v>
       </c>
       <c r="E389" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="390" customHeight="1" ht="12.75">
       <c r="A390" s="2" t="inlineStr">
         <is>
-          <t>B57502387</t>
+          <t>B07276405</t>
         </is>
       </c>
       <c r="B390" s="2" t="inlineStr">
         <is>
-          <t>JAIME SERRA INSTALACIONES ELÉCTRICAS SL</t>
+          <t>TÉCNICAS DE SEGURIDAD Y CONTROL S.L.</t>
         </is>
       </c>
       <c r="C390" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D390" s="5" t="n">
-        <v>47246.75</v>
+        <v>48339.5</v>
       </c>
       <c r="E390" s="2" t="n">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="391" customHeight="1" ht="12.75">
       <c r="A391" s="2" t="inlineStr">
         <is>
-          <t>B57155434</t>
+          <t>B57870412</t>
         </is>
       </c>
       <c r="B391" s="2" t="inlineStr">
         <is>
-          <t>IMPERMEABILIZACIONES PETRUS SL</t>
+          <t>NORTH SAT 2.0. S.L.</t>
         </is>
       </c>
       <c r="C391" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D391" s="5" t="n">
-        <v>47144.02</v>
+        <v>48278.72</v>
       </c>
       <c r="E391" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="392" customHeight="1" ht="12.75">
       <c r="A392" s="2" t="inlineStr">
         <is>
-          <t>***0250**</t>
+          <t>B07252331</t>
         </is>
       </c>
       <c r="B392" s="2" t="inlineStr">
         <is>
-          <t>COSTEL PINDEA</t>
+          <t>Fibrotec, SL</t>
         </is>
       </c>
       <c r="C392" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D392" s="5" t="n">
-        <v>47116.3</v>
+        <v>48206.4</v>
       </c>
       <c r="E392" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="393" customHeight="1" ht="12.75">
       <c r="A393" s="2" t="inlineStr">
         <is>
-          <t>01878819D</t>
+          <t>A28168698</t>
         </is>
       </c>
       <c r="B393" s="2" t="inlineStr">
         <is>
-          <t>OSCAR MOISÉS ROMERO LEIVA</t>
+          <t>NITLUX, S.A.</t>
         </is>
       </c>
       <c r="C393" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D393" s="5" t="n">
-        <v>47096.31</v>
+        <v>48203.02</v>
       </c>
       <c r="E393" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="394" customHeight="1" ht="12.75">
       <c r="A394" s="2" t="inlineStr">
         <is>
-          <t>B07329436</t>
+          <t>A82412586</t>
         </is>
       </c>
       <c r="B394" s="2" t="inlineStr">
         <is>
-          <t>EXCAVACIONES GINARD, SL</t>
+          <t>Sistrol SA</t>
         </is>
       </c>
       <c r="C394" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D394" s="5" t="n">
-        <v>46736.41</v>
+        <v>48176.82</v>
       </c>
       <c r="E394" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="395" customHeight="1" ht="12.75">
       <c r="A395" s="2" t="inlineStr">
         <is>
-          <t>B07816606</t>
+          <t>B57514200</t>
         </is>
       </c>
       <c r="B395" s="2" t="inlineStr">
         <is>
-          <t>INSTAL MALLORCA, SL</t>
+          <t>Llodrà Pascual Obres, SL</t>
         </is>
       </c>
       <c r="C395" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D395" s="5" t="n">
-        <v>46585.0</v>
+        <v>48009.8</v>
       </c>
       <c r="E395" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="396" customHeight="1" ht="12.75">
       <c r="A396" s="2" t="inlineStr">
         <is>
-          <t>B57752966</t>
+          <t>B16556151</t>
         </is>
       </c>
       <c r="B396" s="2" t="inlineStr">
         <is>
-          <t>Odraisi Construcciones, S.L.U</t>
+          <t>CONSTRUCCIONES GARMADIA SL</t>
         </is>
       </c>
       <c r="C396" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D396" s="5" t="n">
-        <v>46431.55</v>
+        <v>47983.29</v>
       </c>
       <c r="E396" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="397" customHeight="1" ht="12.75">
       <c r="A397" s="2" t="inlineStr">
         <is>
-          <t>B57974032</t>
+          <t>***2494**</t>
         </is>
       </c>
       <c r="B397" s="2" t="inlineStr">
         <is>
-          <t>GOET ARQUITECTURA I INTERIORISME, S.L.P.</t>
+          <t>Juan Francisco Macarro Ferrer</t>
         </is>
       </c>
       <c r="C397" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D397" s="5" t="n">
-        <v>46321.83</v>
+        <v>47955.75</v>
       </c>
       <c r="E397" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="398" customHeight="1" ht="12.75">
       <c r="A398" s="2" t="inlineStr">
         <is>
-          <t>B16568354</t>
+          <t>B57386245</t>
         </is>
       </c>
       <c r="B398" s="2" t="inlineStr">
         <is>
-          <t>SEGURIDAD PONENT, S.L.</t>
+          <t>CALVIÀ BALEAR DE FACHADAS</t>
         </is>
       </c>
       <c r="C398" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D398" s="5" t="n">
-        <v>46266.0</v>
+        <v>47943.3</v>
       </c>
       <c r="E398" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="399" customHeight="1" ht="12.75">
       <c r="A399" s="2" t="inlineStr">
         <is>
-          <t>B16583262</t>
+          <t>B57456709</t>
         </is>
       </c>
       <c r="B399" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCTEC en edificios S.L</t>
+          <t>OLITSE CONSTRUCCIONES Y REFORMAS S.L.</t>
         </is>
       </c>
       <c r="C399" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D399" s="5" t="n">
-        <v>46258.47</v>
+        <v>47923.82</v>
       </c>
       <c r="E399" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="400" customHeight="1" ht="12.75">
       <c r="A400" s="2" t="inlineStr">
         <is>
-          <t>B57733768</t>
+          <t>B57051393</t>
         </is>
       </c>
       <c r="B400" s="2" t="inlineStr">
         <is>
-          <t>Construcciones y Reformas Ramos Mateo SL</t>
+          <t>Fusteria G. Mir Pons S.L</t>
         </is>
       </c>
       <c r="C400" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D400" s="5" t="n">
-        <v>45846.49</v>
+        <v>47879.7</v>
       </c>
       <c r="E400" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="401" customHeight="1" ht="12.75">
       <c r="A401" s="2" t="inlineStr">
         <is>
-          <t>B57956047</t>
+          <t>B07918949</t>
         </is>
       </c>
       <c r="B401" s="2" t="inlineStr">
         <is>
-          <t>SERVEIS MARÍTIMS EIVISUB, S.L.</t>
+          <t>Acústica Industrial de Tecnologias Medioambientales, SL</t>
         </is>
       </c>
       <c r="C401" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D401" s="5" t="n">
-        <v>45776.72</v>
+        <v>47831.38</v>
       </c>
       <c r="E401" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="402" customHeight="1" ht="12.75">
       <c r="A402" s="2" t="inlineStr">
         <is>
-          <t>B07940471</t>
+          <t>***5640**</t>
         </is>
       </c>
       <c r="B402" s="2" t="inlineStr">
         <is>
-          <t>TECMAN-LLUCMAJOR S.L.</t>
+          <t>Vicente Marí Marí</t>
         </is>
       </c>
       <c r="C402" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D402" s="5" t="n">
-        <v>45463.71</v>
+        <v>47795.0</v>
       </c>
       <c r="E402" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="403" customHeight="1" ht="12.75">
       <c r="A403" s="2" t="inlineStr">
         <is>
-          <t>B30835334</t>
+          <t>B57510133</t>
         </is>
       </c>
       <c r="B403" s="2" t="inlineStr">
         <is>
-          <t>UNIDAD TÉCNICA DE INNOVACIÓN Y DESARROLLO, S.L.</t>
+          <t>CONSTRUCCIONES HNOS MORAGUES FONT SL</t>
         </is>
       </c>
       <c r="C403" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D403" s="5" t="n">
-        <v>45422.19</v>
+        <v>47709.16</v>
       </c>
       <c r="E403" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="404" customHeight="1" ht="12.75">
       <c r="A404" s="2" t="inlineStr">
         <is>
-          <t>B06773550</t>
+          <t>B16639072</t>
         </is>
       </c>
       <c r="B404" s="2" t="inlineStr">
         <is>
-          <t>PIONEROS 5120 SL</t>
+          <t>MIQUEL Instalaciones Sanitarias y Calefacción, S.L.</t>
         </is>
       </c>
       <c r="C404" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D404" s="5" t="n">
-        <v>45267.43</v>
+        <v>47663.79</v>
       </c>
       <c r="E404" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="405" customHeight="1" ht="12.75">
       <c r="A405" s="2" t="inlineStr">
         <is>
-          <t>B07937923</t>
+          <t>B07728652</t>
         </is>
       </c>
       <c r="B405" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES GRAN VIOBRA SL</t>
+          <t>VALERTO CONSTRUCCIONES S.L.</t>
         </is>
       </c>
       <c r="C405" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D405" s="5" t="n">
-        <v>45160.68</v>
+        <v>47525.51</v>
       </c>
       <c r="E405" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="406" customHeight="1" ht="12.75">
       <c r="A406" s="2" t="inlineStr">
         <is>
-          <t>***1992**</t>
+          <t>B57894206</t>
         </is>
       </c>
       <c r="B406" s="2" t="inlineStr">
         <is>
-          <t>PAREJA BURITICA ARGENIS</t>
+          <t>Proyectos Medioambientales Eivinatura, S.L.</t>
         </is>
       </c>
       <c r="C406" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D406" s="5" t="n">
-        <v>44766.1</v>
+        <v>47498.55</v>
       </c>
       <c r="E406" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="407" customHeight="1" ht="12.75">
       <c r="A407" s="2" t="inlineStr">
         <is>
-          <t>B57866808</t>
+          <t>B07654593</t>
         </is>
       </c>
       <c r="B407" s="2" t="inlineStr">
         <is>
-          <t>Imperciutadella S.L.U.</t>
+          <t>Ramon Bennasar SL</t>
         </is>
       </c>
       <c r="C407" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D407" s="5" t="n">
-        <v>44577.1</v>
+        <v>47449.93</v>
       </c>
       <c r="E407" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="408" customHeight="1" ht="12.75">
       <c r="A408" s="2" t="inlineStr">
         <is>
-          <t>B57931859</t>
+          <t>B57502387</t>
         </is>
       </c>
       <c r="B408" s="2" t="inlineStr">
         <is>
-          <t>SOLID INGECON, SLU</t>
+          <t>JAIME SERRA INSTALACIONES ELÉCTRICAS SL</t>
         </is>
       </c>
       <c r="C408" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D408" s="5" t="n">
-        <v>44544.94</v>
+        <v>47246.75</v>
       </c>
       <c r="E408" s="2" t="n">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="409" customHeight="1" ht="12.75">
       <c r="A409" s="2" t="inlineStr">
         <is>
-          <t>***3677**</t>
+          <t>B26606434</t>
         </is>
       </c>
       <c r="B409" s="2" t="inlineStr">
         <is>
-          <t>Jose Antonio García Castaño</t>
+          <t>Castaño Rodríguez Proyectos, S.L.</t>
         </is>
       </c>
       <c r="C409" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D409" s="5" t="n">
-        <v>44083.13</v>
+        <v>47165.05</v>
       </c>
       <c r="E409" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="410" customHeight="1" ht="12.75">
       <c r="A410" s="2" t="inlineStr">
         <is>
-          <t>B07503691</t>
+          <t>B57155434</t>
         </is>
       </c>
       <c r="B410" s="2" t="inlineStr">
         <is>
-          <t>Excavaciones Moll, S.L.</t>
+          <t>IMPERMEABILIZACIONES PETRUS SL</t>
         </is>
       </c>
       <c r="C410" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D410" s="5" t="n">
-        <v>43837.75</v>
+        <v>47144.02</v>
       </c>
       <c r="E410" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="411" customHeight="1" ht="12.75">
       <c r="A411" s="2" t="inlineStr">
         <is>
-          <t>B57692832</t>
+          <t>***0250**</t>
         </is>
       </c>
       <c r="B411" s="2" t="inlineStr">
         <is>
-          <t>Balinseg SL</t>
+          <t>COSTEL PINDEA</t>
         </is>
       </c>
       <c r="C411" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D411" s="5" t="n">
-        <v>43791.920000000006</v>
+        <v>47116.3</v>
       </c>
       <c r="E411" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="412" customHeight="1" ht="12.75">
       <c r="A412" s="2" t="inlineStr">
         <is>
-          <t>***7501**</t>
+          <t>B16581050</t>
         </is>
       </c>
       <c r="B412" s="2" t="inlineStr">
         <is>
-          <t>David Ruiz Sanemeterio</t>
+          <t>CIUDAD VERTICAL 2000 SL</t>
         </is>
       </c>
       <c r="C412" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D412" s="5" t="n">
-        <v>43680.4</v>
+        <v>46867.81</v>
       </c>
       <c r="E412" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="413" customHeight="1" ht="12.75">
       <c r="A413" s="2" t="inlineStr">
         <is>
-          <t>A78939576</t>
+          <t>B07329436</t>
         </is>
       </c>
       <c r="B413" s="2" t="inlineStr">
         <is>
-          <t>Af Steelcase, SA</t>
+          <t>EXCAVACIONES GINARD, SL</t>
         </is>
       </c>
       <c r="C413" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D413" s="5" t="n">
-        <v>43648.55</v>
+        <v>46736.41</v>
       </c>
       <c r="E413" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="414" customHeight="1" ht="12.75">
       <c r="A414" s="2" t="inlineStr">
         <is>
-          <t>B94109097</t>
+          <t>B07816606</t>
         </is>
       </c>
       <c r="B414" s="2" t="inlineStr">
         <is>
-          <t>Ecogalaico Innovación, SL</t>
+          <t>INSTAL MALLORCA, SL</t>
         </is>
       </c>
       <c r="C414" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D414" s="5" t="n">
-        <v>43499.5</v>
+        <v>46585.0</v>
       </c>
       <c r="E414" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="415" customHeight="1" ht="12.75">
       <c r="A415" s="2" t="inlineStr">
         <is>
-          <t>B57943300</t>
+          <t>***3677**</t>
         </is>
       </c>
       <c r="B415" s="2" t="inlineStr">
         <is>
-          <t>BMO GROUP MALLORCA SL</t>
+          <t>José Antonio García Castaño</t>
         </is>
       </c>
       <c r="C415" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D415" s="5" t="n">
-        <v>43416.939999999995</v>
+        <v>46575.729999999996</v>
       </c>
       <c r="E415" s="2" t="n">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="416" customHeight="1" ht="12.75">
       <c r="A416" s="2" t="inlineStr">
         <is>
-          <t>B57397655</t>
+          <t>B57752966</t>
         </is>
       </c>
       <c r="B416" s="2" t="inlineStr">
         <is>
-          <t>Tecnimac Maquinaria S.L</t>
+          <t>Odraisi Construcciones, S.L.U</t>
         </is>
       </c>
       <c r="C416" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D416" s="5" t="n">
-        <v>43319.86</v>
+        <v>46431.55</v>
       </c>
       <c r="E416" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="417" customHeight="1" ht="12.75">
       <c r="A417" s="2" t="inlineStr">
         <is>
-          <t>***7285**</t>
+          <t>B57974032</t>
         </is>
       </c>
       <c r="B417" s="2" t="inlineStr">
         <is>
-          <t>RAFAEL DE SANTIAGO NICOLAU</t>
+          <t>GOET ARQUITECTURA I INTERIORISME, S.L.P.</t>
         </is>
       </c>
       <c r="C417" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D417" s="5" t="n">
-        <v>43229.67</v>
+        <v>46321.83</v>
       </c>
       <c r="E417" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="418" customHeight="1" ht="12.75">
       <c r="A418" s="2" t="inlineStr">
         <is>
-          <t>A07248354</t>
+          <t>B16568354</t>
         </is>
       </c>
       <c r="B418" s="2" t="inlineStr">
         <is>
-          <t>Servicios y Construcciones Madeira, S.A</t>
+          <t>SEGURIDAD PONENT, S.L.</t>
         </is>
       </c>
       <c r="C418" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D418" s="5" t="n">
-        <v>43197.0</v>
+        <v>46266.0</v>
       </c>
       <c r="E418" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="419" customHeight="1" ht="12.75">
       <c r="A419" s="2" t="inlineStr">
         <is>
-          <t>B57560567</t>
+          <t>B16583262</t>
         </is>
       </c>
       <c r="B419" s="2" t="inlineStr">
         <is>
-          <t>PROINSER 2008, S.L.</t>
+          <t>CONSTRUCTEC en edificios S.L</t>
         </is>
       </c>
       <c r="C419" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D419" s="5" t="n">
-        <v>42213.84</v>
+        <v>46258.47</v>
       </c>
       <c r="E419" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="420" customHeight="1" ht="12.75">
       <c r="A420" s="2" t="inlineStr">
         <is>
-          <t>B57436867</t>
+          <t>B57733768</t>
         </is>
       </c>
       <c r="B420" s="2" t="inlineStr">
         <is>
-          <t>IBIZA HOUSE 2006 SL</t>
+          <t>Construcciones y Reformas Ramos Mateo SL</t>
         </is>
       </c>
       <c r="C420" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D420" s="5" t="n">
-        <v>41945.99</v>
+        <v>45846.49</v>
       </c>
       <c r="E420" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="421" customHeight="1" ht="12.75">
       <c r="A421" s="2" t="inlineStr">
         <is>
-          <t>B57828261</t>
+          <t>B57875510</t>
         </is>
       </c>
       <c r="B421" s="2" t="inlineStr">
         <is>
-          <t>Suvicar, SL</t>
+          <t>CANALIZACIONES Y SERVICIOS OSANOMA, S.L</t>
         </is>
       </c>
       <c r="C421" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D421" s="5" t="n">
-        <v>41926.07</v>
+        <v>45840.619999999995</v>
       </c>
       <c r="E421" s="2" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="422" customHeight="1" ht="12.75">
       <c r="A422" s="2" t="inlineStr">
         <is>
-          <t>B16634388</t>
+          <t>B57956047</t>
         </is>
       </c>
       <c r="B422" s="2" t="inlineStr">
         <is>
-          <t>CASAL CONSTRUCCIONS, S.L</t>
+          <t>SERVEIS MARÍTIMS EIVISUB, S.L.</t>
         </is>
       </c>
       <c r="C422" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D422" s="5" t="n">
-        <v>41797.38</v>
+        <v>45776.72</v>
       </c>
       <c r="E422" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="423" customHeight="1" ht="12.75">
       <c r="A423" s="2" t="inlineStr">
         <is>
-          <t>***2966**</t>
+          <t>B07940471</t>
         </is>
       </c>
       <c r="B423" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS PASCUAL DARDER MAYOL</t>
+          <t>TECMAN-LLUCMAJOR S.L.</t>
         </is>
       </c>
       <c r="C423" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D423" s="5" t="n">
-        <v>41724.95</v>
+        <v>45463.71</v>
       </c>
       <c r="E423" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="424" customHeight="1" ht="12.75">
       <c r="A424" s="2" t="inlineStr">
         <is>
-          <t>B57407710</t>
+          <t>B30835334</t>
         </is>
       </c>
       <c r="B424" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES FERNÁNDEZ NÁJERA SL</t>
+          <t>UNIDAD TÉCNICA DE INNOVACIÓN Y DESARROLLO, S.L.</t>
         </is>
       </c>
       <c r="C424" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D424" s="5" t="n">
-        <v>41512.0</v>
+        <v>45422.19</v>
       </c>
       <c r="E424" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="425" customHeight="1" ht="12.75">
       <c r="A425" s="2" t="inlineStr">
         <is>
-          <t>B57958290</t>
+          <t>B06773550</t>
         </is>
       </c>
       <c r="B425" s="2" t="inlineStr">
         <is>
-          <t>MAESTRE OBRAS Y SERVICIOS, SL</t>
+          <t>PIONEROS 5120 SL</t>
         </is>
       </c>
       <c r="C425" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D425" s="5" t="n">
-        <v>41100.15</v>
+        <v>45267.43</v>
       </c>
       <c r="E425" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="426" customHeight="1" ht="12.75">
       <c r="A426" s="2" t="inlineStr">
         <is>
-          <t>B57489304</t>
+          <t>B07937923</t>
         </is>
       </c>
       <c r="B426" s="2" t="inlineStr">
         <is>
-          <t>ASCENSORES EXCEL S.L.</t>
+          <t>CONSTRUCCIONES GRAN VIOBRA SL</t>
         </is>
       </c>
       <c r="C426" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D426" s="5" t="n">
-        <v>40866.54</v>
+        <v>45160.68</v>
       </c>
       <c r="E426" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="427" customHeight="1" ht="12.75">
       <c r="A427" s="2" t="inlineStr">
         <is>
-          <t>B07636764</t>
+          <t>***1992**</t>
         </is>
       </c>
       <c r="B427" s="2" t="inlineStr">
         <is>
-          <t>Disnet Balear</t>
+          <t>PAREJA BURITICA ARGENIS</t>
         </is>
       </c>
       <c r="C427" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D427" s="5" t="n">
-        <v>40863.82</v>
+        <v>44766.1</v>
       </c>
       <c r="E427" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="428" customHeight="1" ht="12.75">
       <c r="A428" s="2" t="inlineStr">
         <is>
-          <t>B16547689</t>
+          <t>B57866808</t>
         </is>
       </c>
       <c r="B428" s="2" t="inlineStr">
         <is>
-          <t>Claudio y Manuel Proyectos S.L.</t>
+          <t>Imperciutadella S.L.U.</t>
         </is>
       </c>
       <c r="C428" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D428" s="5" t="n">
-        <v>40664.59</v>
+        <v>44577.1</v>
       </c>
       <c r="E428" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="429" customHeight="1" ht="12.75">
       <c r="A429" s="2" t="inlineStr">
         <is>
-          <t>B67828889</t>
+          <t>B57931859</t>
         </is>
       </c>
       <c r="B429" s="2" t="inlineStr">
         <is>
-          <t>IB Security S.L.</t>
+          <t>SOLID INGECON, SLU</t>
         </is>
       </c>
       <c r="C429" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D429" s="5" t="n">
-        <v>40360.63</v>
+        <v>44544.94</v>
       </c>
       <c r="E429" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="430" customHeight="1" ht="12.75">
       <c r="A430" s="2" t="inlineStr">
         <is>
-          <t>B12006649</t>
+          <t>B19956671</t>
         </is>
       </c>
       <c r="B430" s="2" t="inlineStr">
         <is>
-          <t>GIMECONS CONSTRUCCIONES Y CONTRATAS, S.L.</t>
+          <t>Elevare Renova, SLU</t>
         </is>
       </c>
       <c r="C430" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D430" s="5" t="n">
-        <v>40150.0</v>
+        <v>44459.76</v>
       </c>
       <c r="E430" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="431" customHeight="1" ht="12.75">
       <c r="A431" s="2" t="inlineStr">
         <is>
-          <t>B57573040</t>
+          <t>A07320534</t>
         </is>
       </c>
       <c r="B431" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES IBLIMA 2008 SL</t>
+          <t>Electrica Mibesa SAU</t>
         </is>
       </c>
       <c r="C431" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D431" s="5" t="n">
-        <v>39844.92</v>
+        <v>44109.520000000004</v>
       </c>
       <c r="E431" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="432" customHeight="1" ht="12.75">
       <c r="A432" s="2" t="inlineStr">
         <is>
-          <t>E57910341</t>
+          <t>***4323**</t>
         </is>
       </c>
       <c r="B432" s="2" t="inlineStr">
         <is>
-          <t>FESOCA, C.B.</t>
+          <t>JUAN CANO LOZANO</t>
         </is>
       </c>
       <c r="C432" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D432" s="5" t="n">
-        <v>39687.34</v>
+        <v>44044.0</v>
       </c>
       <c r="E432" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="433" customHeight="1" ht="12.75">
       <c r="A433" s="2" t="inlineStr">
         <is>
-          <t>G07815905</t>
+          <t>B07503691</t>
         </is>
       </c>
       <c r="B433" s="2" t="inlineStr">
         <is>
-          <t>Fundació Estel de Llevant Salut Mental</t>
+          <t>Excavaciones Moll, S.L.</t>
         </is>
       </c>
       <c r="C433" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D433" s="5" t="n">
-        <v>39120.340000000004</v>
+        <v>43837.75</v>
       </c>
       <c r="E433" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="434" customHeight="1" ht="12.75">
       <c r="A434" s="2" t="inlineStr">
         <is>
-          <t>***8785**</t>
+          <t>B57692832</t>
         </is>
       </c>
       <c r="B434" s="2" t="inlineStr">
         <is>
-          <t>Rafel Guardiola Pascual</t>
+          <t>Balinseg SL</t>
         </is>
       </c>
       <c r="C434" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D434" s="5" t="n">
-        <v>38680.61</v>
+        <v>43791.920000000006</v>
       </c>
       <c r="E434" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="435" customHeight="1" ht="12.75">
       <c r="A435" s="2" t="inlineStr">
         <is>
-          <t>B07199524</t>
+          <t>***7501**</t>
         </is>
       </c>
       <c r="B435" s="2" t="inlineStr">
         <is>
-          <t>PLASTIC SILLER, S.L.</t>
+          <t>David Ruiz Sanemeterio</t>
         </is>
       </c>
       <c r="C435" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D435" s="5" t="n">
-        <v>38655.58</v>
+        <v>43680.4</v>
       </c>
       <c r="E435" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="436" customHeight="1" ht="12.75">
       <c r="A436" s="2" t="inlineStr">
         <is>
-          <t>***1271**</t>
+          <t>A78939576</t>
         </is>
       </c>
       <c r="B436" s="2" t="inlineStr">
         <is>
-          <t>HOMEFIX REFORMAS FARHAD MARWAN</t>
+          <t>Af Steelcase, SA</t>
         </is>
       </c>
       <c r="C436" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D436" s="5" t="n">
-        <v>38538.5</v>
+        <v>43648.55</v>
       </c>
       <c r="E436" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="437" customHeight="1" ht="12.75">
       <c r="A437" s="2" t="inlineStr">
         <is>
-          <t>B42601781</t>
+          <t>B94109097</t>
         </is>
       </c>
       <c r="B437" s="2" t="inlineStr">
         <is>
-          <t>IBÉRIKA DE MONTAJES INDUSTRIALES 2018 SL</t>
+          <t>Ecogalaico Innovación, SL</t>
         </is>
       </c>
       <c r="C437" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D437" s="5" t="n">
-        <v>38166.3</v>
+        <v>43499.5</v>
       </c>
       <c r="E437" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="438" customHeight="1" ht="12.75">
       <c r="A438" s="2" t="inlineStr">
         <is>
-          <t>B57338824</t>
+          <t>B57943300</t>
         </is>
       </c>
       <c r="B438" s="2" t="inlineStr">
         <is>
-          <t>SOCIEDAD GESTORA CETIS, SL</t>
+          <t>BMO GROUP MALLORCA SL</t>
         </is>
       </c>
       <c r="C438" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D438" s="5" t="n">
-        <v>38123.75</v>
+        <v>43416.939999999995</v>
       </c>
       <c r="E438" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="439" customHeight="1" ht="12.75">
       <c r="A439" s="2" t="inlineStr">
         <is>
-          <t>B47680806</t>
+          <t>B57397655</t>
         </is>
       </c>
       <c r="B439" s="2" t="inlineStr">
         <is>
-          <t>AL LADO CONSULTORES S.L.</t>
+          <t>Tecnimac Maquinaria S.L</t>
         </is>
       </c>
       <c r="C439" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D439" s="5" t="n">
-        <v>38004.87</v>
+        <v>43319.86</v>
       </c>
       <c r="E439" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="440" customHeight="1" ht="12.75">
       <c r="A440" s="2" t="inlineStr">
         <is>
-          <t>B57237901</t>
+          <t>***7285**</t>
         </is>
       </c>
       <c r="B440" s="2" t="inlineStr">
         <is>
-          <t>BLANC I BLANC PROMOCIONS SL</t>
+          <t>RAFAEL DE SANTIAGO NICOLAU</t>
         </is>
       </c>
       <c r="C440" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D440" s="5" t="n">
-        <v>37752.07</v>
+        <v>43229.67</v>
       </c>
       <c r="E440" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="441" customHeight="1" ht="12.75">
       <c r="A441" s="2" t="inlineStr">
         <is>
-          <t>A07407471</t>
+          <t>A07248354</t>
         </is>
       </c>
       <c r="B441" s="2" t="inlineStr">
         <is>
-          <t>HUMICLIMA SAC, S.A</t>
+          <t>Servicios y Construcciones Madeira, S.A</t>
         </is>
       </c>
       <c r="C441" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D441" s="5" t="n">
-        <v>37307.75</v>
+        <v>43197.0</v>
       </c>
       <c r="E441" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="442" customHeight="1" ht="12.75">
       <c r="A442" s="2" t="inlineStr">
         <is>
-          <t>B53779815</t>
+          <t>B16602435</t>
         </is>
       </c>
       <c r="B442" s="2" t="inlineStr">
         <is>
-          <t>Zaragoza 2012 grupo constructor S.L.U</t>
+          <t>CONSTRUCCIONES R. BARRAL S.L.U.</t>
         </is>
       </c>
       <c r="C442" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D442" s="5" t="n">
-        <v>37186.76</v>
+        <v>43085.58</v>
       </c>
       <c r="E442" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="443" customHeight="1" ht="12.75">
       <c r="A443" s="2" t="inlineStr">
         <is>
-          <t>A28871192</t>
+          <t>B57560567</t>
         </is>
       </c>
       <c r="B443" s="2" t="inlineStr">
         <is>
-          <t>ALGECO CONSTRUCCIONES MODULARES SL</t>
+          <t>PROINSER 2008, S.L.</t>
         </is>
       </c>
       <c r="C443" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D443" s="5" t="n">
-        <v>37110.08</v>
+        <v>42213.84</v>
       </c>
       <c r="E443" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="444" customHeight="1" ht="12.75">
       <c r="A444" s="2" t="inlineStr">
         <is>
-          <t>***1161**</t>
+          <t>***4554**</t>
         </is>
       </c>
       <c r="B444" s="2" t="inlineStr">
         <is>
-          <t>FERRETERIA FRANCISCO MAS</t>
+          <t>SANTOS MOYA SANTOS</t>
         </is>
       </c>
       <c r="C444" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D444" s="5" t="n">
-        <v>37014.020000000004</v>
+        <v>42126.15</v>
       </c>
       <c r="E444" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="445" customHeight="1" ht="12.75">
       <c r="A445" s="2" t="inlineStr">
         <is>
-          <t>B16621674</t>
+          <t>B57436867</t>
         </is>
       </c>
       <c r="B445" s="2" t="inlineStr">
         <is>
-          <t>EXCAVACIONES Y OBRA PÚBLICA BOU</t>
+          <t>IBIZA HOUSE 2006 SL</t>
         </is>
       </c>
       <c r="C445" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D445" s="5" t="n">
-        <v>36431.06</v>
+        <v>41945.99</v>
       </c>
       <c r="E445" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="446" customHeight="1" ht="12.75">
       <c r="A446" s="2" t="inlineStr">
         <is>
-          <t>B57646093</t>
+          <t>B57828261</t>
         </is>
       </c>
       <c r="B446" s="2" t="inlineStr">
         <is>
-          <t>Egos International Works SLU</t>
+          <t>Suvicar, SL</t>
         </is>
       </c>
       <c r="C446" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D446" s="5" t="n">
-        <v>36420.9</v>
+        <v>41926.07</v>
       </c>
       <c r="E446" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="447" customHeight="1" ht="12.75">
       <c r="A447" s="2" t="inlineStr">
         <is>
-          <t>B07521560</t>
+          <t>B16634388</t>
         </is>
       </c>
       <c r="B447" s="2" t="inlineStr">
         <is>
-          <t>Germans Binimelis S.L.</t>
+          <t>CASAL CONSTRUCCIONS, S.L</t>
         </is>
       </c>
       <c r="C447" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D447" s="5" t="n">
-        <v>35974.36</v>
+        <v>41797.38</v>
       </c>
       <c r="E447" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="448" customHeight="1" ht="12.75">
       <c r="A448" s="2" t="inlineStr">
         <is>
-          <t>***1489**</t>
+          <t>***2966**</t>
         </is>
       </c>
       <c r="B448" s="2" t="inlineStr">
         <is>
-          <t>BARTOMEU JOAQUIM BENNÀSAR FERRER</t>
+          <t>CONSTRUCCIONS PASCUAL DARDER MAYOL</t>
         </is>
       </c>
       <c r="C448" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D448" s="5" t="n">
-        <v>35874.08</v>
+        <v>41724.95</v>
       </c>
       <c r="E448" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="449" customHeight="1" ht="12.75">
       <c r="A449" s="2" t="inlineStr">
         <is>
-          <t>B72949597</t>
+          <t>B57407710</t>
         </is>
       </c>
       <c r="B449" s="2" t="inlineStr">
         <is>
-          <t>RM TOT SERVEIS SL</t>
+          <t>CONSTRUCCIONES FERNÁNDEZ NÁJERA SL</t>
         </is>
       </c>
       <c r="C449" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D449" s="5" t="n">
-        <v>35617.81</v>
+        <v>41512.0</v>
       </c>
       <c r="E449" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="450" customHeight="1" ht="12.75">
       <c r="A450" s="2" t="inlineStr">
         <is>
-          <t>***9455**</t>
+          <t>B57958290</t>
         </is>
       </c>
       <c r="B450" s="2" t="inlineStr">
         <is>
-          <t>JOSÉ ANTONIO CARRERAS BENEJAM</t>
+          <t>MAESTRE OBRAS Y SERVICIOS, SL</t>
         </is>
       </c>
       <c r="C450" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D450" s="5" t="n">
-        <v>35525.6</v>
+        <v>41100.15</v>
       </c>
       <c r="E450" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="451" customHeight="1" ht="12.75">
       <c r="A451" s="2" t="inlineStr">
         <is>
-          <t>B07888605</t>
+          <t>B57489304</t>
         </is>
       </c>
       <c r="B451" s="2" t="inlineStr">
         <is>
-          <t>Puertas Automáticas Vicente Sarrion, SLL</t>
+          <t>ASCENSORES EXCEL S.L.</t>
         </is>
       </c>
       <c r="C451" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D451" s="5" t="n">
-        <v>35361.89</v>
+        <v>40866.54</v>
       </c>
       <c r="E451" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="452" customHeight="1" ht="12.75">
       <c r="A452" s="2" t="inlineStr">
         <is>
-          <t>U16610552</t>
+          <t>B16547689</t>
         </is>
       </c>
       <c r="B452" s="2" t="inlineStr">
         <is>
-          <t>UTE REFORMA PORT DE FORNELLS FASE I</t>
+          <t>Claudio y Manuel Proyectos S.L.</t>
         </is>
       </c>
       <c r="C452" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D452" s="5" t="n">
-        <v>35348.66</v>
+        <v>40664.59</v>
       </c>
       <c r="E452" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="453" customHeight="1" ht="12.75">
       <c r="A453" s="2" t="inlineStr">
         <is>
-          <t>***6470**</t>
+          <t>B67828889</t>
         </is>
       </c>
       <c r="B453" s="2" t="inlineStr">
         <is>
-          <t>CRISTIAN CAZALLAS MAURICIO</t>
+          <t>IB Security S.L.</t>
         </is>
       </c>
       <c r="C453" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D453" s="5" t="n">
-        <v>35271.5</v>
+        <v>40360.63</v>
       </c>
       <c r="E453" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="454" customHeight="1" ht="12.75">
       <c r="A454" s="2" t="inlineStr">
         <is>
-          <t>B57663254</t>
+          <t>B12006649</t>
         </is>
       </c>
       <c r="B454" s="2" t="inlineStr">
         <is>
-          <t>Serveis Ginard Garcias, SL</t>
+          <t>GIMECONS CONSTRUCCIONES Y CONTRATAS, S.L.</t>
         </is>
       </c>
       <c r="C454" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D454" s="5" t="n">
-        <v>35187.92</v>
+        <v>40150.0</v>
       </c>
       <c r="E454" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="455" customHeight="1" ht="12.75">
       <c r="A455" s="2" t="inlineStr">
         <is>
-          <t>***3117**</t>
+          <t>B57573040</t>
         </is>
       </c>
       <c r="B455" s="2" t="inlineStr">
         <is>
-          <t>CARMEN ACUÑA ACUÑA</t>
+          <t>INSTALACIONES IBLIMA 2008 SL</t>
         </is>
       </c>
       <c r="C455" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D455" s="5" t="n">
-        <v>34849.42</v>
+        <v>39844.92</v>
       </c>
       <c r="E455" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="456" customHeight="1" ht="12.75">
       <c r="A456" s="2" t="inlineStr">
         <is>
-          <t>B57748782</t>
+          <t>E57910341</t>
         </is>
       </c>
       <c r="B456" s="2" t="inlineStr">
         <is>
-          <t>H2O2 SPORT GLOBAL SL</t>
+          <t>FESOCA, C.B.</t>
         </is>
       </c>
       <c r="C456" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D456" s="5" t="n">
-        <v>34793.09</v>
+        <v>39687.34</v>
       </c>
       <c r="E456" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="457" customHeight="1" ht="12.75">
       <c r="A457" s="2" t="inlineStr">
         <is>
-          <t>A81948077</t>
+          <t>B13667431</t>
         </is>
       </c>
       <c r="B457" s="2" t="inlineStr">
         <is>
-          <t>Endesa Energia, SA</t>
+          <t>SB RAIGUER CONSTRUCCIONES Y REFORMAS S.L</t>
         </is>
       </c>
       <c r="C457" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D457" s="5" t="n">
-        <v>34658.48</v>
+        <v>39294.41</v>
       </c>
       <c r="E457" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="458" customHeight="1" ht="12.75">
       <c r="A458" s="2" t="inlineStr">
         <is>
-          <t>B57684839</t>
+          <t>B57692079</t>
         </is>
       </c>
       <c r="B458" s="2" t="inlineStr">
         <is>
-          <t>NOVALLEVANT GRUP MANACOR SL</t>
+          <t>Dala SL</t>
         </is>
       </c>
       <c r="C458" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D458" s="5" t="n">
-        <v>34211.299999999996</v>
+        <v>39197.95</v>
       </c>
       <c r="E458" s="2" t="n">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="459" customHeight="1" ht="12.75">
       <c r="A459" s="2" t="inlineStr">
         <is>
-          <t>B07789100</t>
+          <t>G07815905</t>
         </is>
       </c>
       <c r="B459" s="2" t="inlineStr">
         <is>
-          <t>FERRERIA PONS I MESTRES SL</t>
+          <t>Fundació Estel de Llevant Salut Mental</t>
         </is>
       </c>
       <c r="C459" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D459" s="5" t="n">
-        <v>34172.85</v>
+        <v>39120.340000000004</v>
       </c>
       <c r="E459" s="2" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="460" customHeight="1" ht="12.75">
       <c r="A460" s="2" t="inlineStr">
         <is>
-          <t>B07716863</t>
+          <t>***8785**</t>
         </is>
       </c>
       <c r="B460" s="2" t="inlineStr">
         <is>
-          <t>Treballs del Bosc SL</t>
+          <t>Rafel Guardiola Pascual</t>
         </is>
       </c>
       <c r="C460" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D460" s="5" t="n">
-        <v>33746.520000000004</v>
+        <v>38680.61</v>
       </c>
       <c r="E460" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="461" customHeight="1" ht="12.75">
       <c r="A461" s="2" t="inlineStr">
         <is>
-          <t>B13870050</t>
+          <t>B07199524</t>
         </is>
       </c>
       <c r="B461" s="2" t="inlineStr">
         <is>
-          <t>NP PAINTING SL</t>
+          <t>PLASTIC SILLER, S.L.</t>
         </is>
       </c>
       <c r="C461" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D461" s="5" t="n">
-        <v>33719.67</v>
+        <v>38655.58</v>
       </c>
       <c r="E461" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="462" customHeight="1" ht="12.75">
       <c r="A462" s="2" t="inlineStr">
         <is>
-          <t>B57100604</t>
+          <t>***1271**</t>
         </is>
       </c>
       <c r="B462" s="2" t="inlineStr">
         <is>
-          <t>MENORCA OBRES LOGA, S.L.</t>
+          <t>HOMEFIX REFORMAS FARHAD MARWAN</t>
         </is>
       </c>
       <c r="C462" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D462" s="5" t="n">
-        <v>33718.17</v>
+        <v>38538.5</v>
       </c>
       <c r="E462" s="2" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="463" customHeight="1" ht="12.75">
       <c r="A463" s="2" t="inlineStr">
         <is>
-          <t>B44607992</t>
+          <t>B42601781</t>
         </is>
       </c>
       <c r="B463" s="2" t="inlineStr">
         <is>
-          <t>LC BALEAR SL</t>
+          <t>IBÉRIKA DE MONTAJES INDUSTRIALES 2018 SL</t>
         </is>
       </c>
       <c r="C463" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D463" s="5" t="n">
-        <v>33671.729999999996</v>
+        <v>38166.3</v>
       </c>
       <c r="E463" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="464" customHeight="1" ht="12.75">
       <c r="A464" s="2" t="inlineStr">
         <is>
-          <t>B07696040</t>
+          <t>B57338824</t>
         </is>
       </c>
       <c r="B464" s="2" t="inlineStr">
         <is>
-          <t>BOSCH GOMILA CONSTRUCCIONS, SL</t>
+          <t>SOCIEDAD GESTORA CETIS, SL</t>
         </is>
       </c>
       <c r="C464" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D464" s="5" t="n">
-        <v>33661.34</v>
+        <v>38123.75</v>
       </c>
       <c r="E464" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="465" customHeight="1" ht="12.75">
       <c r="A465" s="2" t="inlineStr">
         <is>
-          <t>***4536**</t>
+          <t>B47680806</t>
         </is>
       </c>
       <c r="B465" s="2" t="inlineStr">
         <is>
-          <t>Antonio Bergas Gelabert</t>
+          <t>AL LADO CONSULTORES S.L.</t>
         </is>
       </c>
       <c r="C465" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D465" s="5" t="n">
-        <v>33608.63</v>
+        <v>38004.87</v>
       </c>
       <c r="E465" s="2" t="n">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="466" customHeight="1" ht="12.75">
       <c r="A466" s="2" t="inlineStr">
         <is>
-          <t>B01984590</t>
+          <t>B57237901</t>
         </is>
       </c>
       <c r="B466" s="2" t="inlineStr">
         <is>
-          <t>INVERSIÓN BALEAR 2020 SL</t>
+          <t>BLANC I BLANC PROMOCIONS SL</t>
         </is>
       </c>
       <c r="C466" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D466" s="5" t="n">
-        <v>33501.36</v>
+        <v>37752.07</v>
       </c>
       <c r="E466" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="467" customHeight="1" ht="12.75">
       <c r="A467" s="2" t="inlineStr">
         <is>
-          <t>***1334**</t>
+          <t>A07407471</t>
         </is>
       </c>
       <c r="B467" s="2" t="inlineStr">
         <is>
-          <t>BEATRIZ MAGDALENA GUERRA PEREZ</t>
+          <t>HUMICLIMA SAC, S.A</t>
         </is>
       </c>
       <c r="C467" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D467" s="5" t="n">
-        <v>33238.7</v>
+        <v>37307.75</v>
       </c>
       <c r="E467" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="468" customHeight="1" ht="12.75">
       <c r="A468" s="2" t="inlineStr">
         <is>
-          <t>***2104**</t>
+          <t>B53779815</t>
         </is>
       </c>
       <c r="B468" s="2" t="inlineStr">
         <is>
-          <t>MIGUEL ANGEL GILI FERRER</t>
+          <t>Zaragoza 2012 grupo constructor S.L.U</t>
         </is>
       </c>
       <c r="C468" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D468" s="5" t="n">
-        <v>32927.89</v>
+        <v>37186.76</v>
       </c>
       <c r="E468" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="469" customHeight="1" ht="12.75">
       <c r="A469" s="2" t="inlineStr">
         <is>
-          <t>B07649023</t>
+          <t>A28871192</t>
         </is>
       </c>
       <c r="B469" s="2" t="inlineStr">
         <is>
-          <t>CRISTAL.LERIA TOT VIDRE S.L.</t>
+          <t>ALGECO CONSTRUCCIONES MODULARES SL</t>
         </is>
       </c>
       <c r="C469" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D469" s="5" t="n">
-        <v>32482.02</v>
+        <v>37110.08</v>
       </c>
       <c r="E469" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="470" customHeight="1" ht="12.75">
       <c r="A470" s="2" t="inlineStr">
         <is>
-          <t>B07659543</t>
+          <t>***1161**</t>
         </is>
       </c>
       <c r="B470" s="2" t="inlineStr">
         <is>
-          <t>SUR-OESTE DE MALLORCA SL</t>
+          <t>FERRETERIA FRANCISCO MAS</t>
         </is>
       </c>
       <c r="C470" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D470" s="5" t="n">
-        <v>32365.93</v>
+        <v>37014.020000000004</v>
       </c>
       <c r="E470" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="471" customHeight="1" ht="12.75">
       <c r="A471" s="2" t="inlineStr">
         <is>
-          <t>B57875510</t>
+          <t>B16621674</t>
         </is>
       </c>
       <c r="B471" s="2" t="inlineStr">
         <is>
-          <t>OSANOMA SL</t>
+          <t>EXCAVACIONES Y OBRA PÚBLICA BOU</t>
         </is>
       </c>
       <c r="C471" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D471" s="5" t="n">
-        <v>32223.86</v>
+        <v>36431.06</v>
       </c>
       <c r="E471" s="2" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="472" customHeight="1" ht="12.75">
       <c r="A472" s="2" t="inlineStr">
         <is>
-          <t>B07644990</t>
+          <t>B57646093</t>
         </is>
       </c>
       <c r="B472" s="2" t="inlineStr">
         <is>
-          <t>JUAN CUADROS SL</t>
+          <t>Egos International Works SLU</t>
         </is>
       </c>
       <c r="C472" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D472" s="5" t="n">
-        <v>32193.41</v>
+        <v>36420.9</v>
       </c>
       <c r="E472" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="473" customHeight="1" ht="12.75">
       <c r="A473" s="2" t="inlineStr">
         <is>
-          <t>B82844358</t>
+          <t>B07521560</t>
         </is>
       </c>
       <c r="B473" s="2" t="inlineStr">
         <is>
-          <t>Chubb Iberia, S.L.</t>
+          <t>Germans Binimelis S.L.</t>
         </is>
       </c>
       <c r="C473" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D473" s="5" t="n">
-        <v>32183.14</v>
+        <v>35974.36</v>
       </c>
       <c r="E473" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="474" customHeight="1" ht="12.75">
       <c r="A474" s="2" t="inlineStr">
         <is>
-          <t>A07000029</t>
+          <t>***1489**</t>
         </is>
       </c>
       <c r="B474" s="2" t="inlineStr">
         <is>
-          <t>EMAYA</t>
+          <t>BARTOMEU JOAQUIM BENNÀSAR FERRER</t>
         </is>
       </c>
       <c r="C474" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D474" s="5" t="n">
-        <v>32133.03</v>
+        <v>35874.08</v>
       </c>
       <c r="E474" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="475" customHeight="1" ht="12.75">
       <c r="A475" s="2" t="inlineStr">
         <is>
-          <t>A07478290</t>
+          <t>B72949597</t>
         </is>
       </c>
       <c r="B475" s="2" t="inlineStr">
         <is>
-          <t>HAGS SWELEK, S.A.</t>
+          <t>RM TOT SERVEIS SL</t>
         </is>
       </c>
       <c r="C475" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D475" s="5" t="n">
-        <v>31908.91</v>
+        <v>35617.81</v>
       </c>
       <c r="E475" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="476" customHeight="1" ht="12.75">
       <c r="A476" s="2" t="inlineStr">
         <is>
-          <t>A82018474</t>
+          <t>***9455**</t>
         </is>
       </c>
       <c r="B476" s="2" t="inlineStr">
         <is>
-          <t>TELEFONICA DE ESPAÑA, S.A.U.</t>
+          <t>JOSÉ ANTONIO CARRERAS BENEJAM</t>
         </is>
       </c>
       <c r="C476" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D476" s="5" t="n">
-        <v>31853.79</v>
+        <v>35525.6</v>
       </c>
       <c r="E476" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="477" customHeight="1" ht="12.75">
       <c r="A477" s="2" t="inlineStr">
         <is>
-          <t>B57743734</t>
+          <t>B07888605</t>
         </is>
       </c>
       <c r="B477" s="2" t="inlineStr">
         <is>
-          <t>DITANA SERVICIOS, SL</t>
+          <t>Puertas Automáticas Vicente Sarrion, SLL</t>
         </is>
       </c>
       <c r="C477" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D477" s="5" t="n">
-        <v>31851.620000000003</v>
+        <v>35361.89</v>
       </c>
       <c r="E477" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="478" customHeight="1" ht="12.75">
       <c r="A478" s="2" t="inlineStr">
         <is>
-          <t>A07141914</t>
+          <t>U16610552</t>
         </is>
       </c>
       <c r="B478" s="2" t="inlineStr">
         <is>
-          <t>DECORFER, SA</t>
+          <t>UTE REFORMA PORT DE FORNELLS FASE I</t>
         </is>
       </c>
       <c r="C478" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D478" s="5" t="n">
-        <v>31841.03</v>
+        <v>35348.66</v>
       </c>
       <c r="E478" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="479" customHeight="1" ht="12.75">
       <c r="A479" s="2" t="inlineStr">
         <is>
-          <t>***2767**</t>
+          <t>***6470**</t>
         </is>
       </c>
       <c r="B479" s="2" t="inlineStr">
         <is>
-          <t>XIBING WANG</t>
+          <t>CRISTIAN CAZALLAS MAURICIO</t>
         </is>
       </c>
       <c r="C479" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D479" s="5" t="n">
-        <v>31820.32</v>
+        <v>35271.5</v>
       </c>
       <c r="E479" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="480" customHeight="1" ht="12.75">
       <c r="A480" s="2" t="inlineStr">
         <is>
-          <t>B57893794</t>
+          <t>B57663254</t>
         </is>
       </c>
       <c r="B480" s="2" t="inlineStr">
         <is>
-          <t>Rotulación Balear, S.L.</t>
+          <t>Serveis Ginard Garcias, SL</t>
         </is>
       </c>
       <c r="C480" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D480" s="5" t="n">
-        <v>31677.8</v>
+        <v>35187.92</v>
       </c>
       <c r="E480" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="481" customHeight="1" ht="12.75">
       <c r="A481" s="2" t="inlineStr">
         <is>
-          <t>A58840638</t>
+          <t>***3117**</t>
         </is>
       </c>
       <c r="B481" s="2" t="inlineStr">
         <is>
-          <t>DARRERA,  S.A.</t>
+          <t>CARMEN ACUÑA ACUÑA</t>
         </is>
       </c>
       <c r="C481" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D481" s="5" t="n">
-        <v>31649.97</v>
+        <v>34849.42</v>
       </c>
       <c r="E481" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="482" customHeight="1" ht="12.75">
       <c r="A482" s="2" t="inlineStr">
         <is>
-          <t>B07695141</t>
+          <t>B57748782</t>
         </is>
       </c>
       <c r="B482" s="2" t="inlineStr">
         <is>
-          <t>LLUM SALAS, S.L.</t>
+          <t>H2O2 SPORT GLOBAL SL</t>
         </is>
       </c>
       <c r="C482" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D482" s="5" t="n">
-        <v>31585.410000000003</v>
+        <v>34793.09</v>
       </c>
       <c r="E482" s="2" t="n">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="483" customHeight="1" ht="12.75">
       <c r="A483" s="2" t="inlineStr">
         <is>
-          <t>***2933**</t>
+          <t>A81948077</t>
         </is>
       </c>
       <c r="B483" s="2" t="inlineStr">
         <is>
-          <t>Luis Pérez Moncayo</t>
+          <t>Endesa Energia, SA</t>
         </is>
       </c>
       <c r="C483" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D483" s="5" t="n">
-        <v>31575.48</v>
+        <v>34658.48</v>
       </c>
       <c r="E483" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="484" customHeight="1" ht="12.75">
       <c r="A484" s="2" t="inlineStr">
         <is>
-          <t>B07691454</t>
+          <t>B57597353</t>
         </is>
       </c>
       <c r="B484" s="2" t="inlineStr">
         <is>
-          <t>CENTRE BALEAR DE BIOLOGIA APLICADA, SRL</t>
+          <t>OFI-GRUP A LES ILLES, S.L.</t>
         </is>
       </c>
       <c r="C484" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D484" s="5" t="n">
-        <v>30740.05</v>
+        <v>34391.99</v>
       </c>
       <c r="E484" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="485" customHeight="1" ht="12.75">
       <c r="A485" s="2" t="inlineStr">
         <is>
-          <t>***7327**</t>
+          <t>B07789100</t>
         </is>
       </c>
       <c r="B485" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES ELECTRICAS PEDRO LOPEZ</t>
+          <t>FERRERIA PONS I MESTRES SL</t>
         </is>
       </c>
       <c r="C485" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D485" s="5" t="n">
-        <v>30532.32</v>
+        <v>34172.85</v>
       </c>
       <c r="E485" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="486" customHeight="1" ht="12.75">
       <c r="A486" s="2" t="inlineStr">
         <is>
-          <t>B57964546</t>
+          <t>***4536**</t>
         </is>
       </c>
       <c r="B486" s="2" t="inlineStr">
         <is>
-          <t>INDABER CONTRATISTA, SL</t>
+          <t>Antonio Bergas Gelabert</t>
         </is>
       </c>
       <c r="C486" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D486" s="5" t="n">
-        <v>30313.23</v>
+        <v>34008.63</v>
       </c>
       <c r="E486" s="2" t="n">
-        <v>1.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="487" customHeight="1" ht="12.75">
       <c r="A487" s="2" t="inlineStr">
         <is>
-          <t>J57649824</t>
+          <t>B23927379</t>
         </is>
       </c>
       <c r="B487" s="2" t="inlineStr">
         <is>
-          <t>ROCASA SCP</t>
+          <t>MGM HOLDING BALEARES, S.L.</t>
         </is>
       </c>
       <c r="C487" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D487" s="5" t="n">
-        <v>30177.4</v>
+        <v>33880.0</v>
       </c>
       <c r="E487" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="488" customHeight="1" ht="12.75">
       <c r="A488" s="2" t="inlineStr">
         <is>
-          <t>B42792010</t>
+          <t>B07716863</t>
         </is>
       </c>
       <c r="B488" s="2" t="inlineStr">
         <is>
-          <t>Tecta Construcción y Servicios, SL</t>
+          <t>Treballs del Bosc SL</t>
         </is>
       </c>
       <c r="C488" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D488" s="5" t="n">
-        <v>30130.89</v>
+        <v>33746.520000000004</v>
       </c>
       <c r="E488" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="489" customHeight="1" ht="12.75">
       <c r="A489" s="2" t="inlineStr">
         <is>
-          <t>B57635005</t>
+          <t>B13870050</t>
         </is>
       </c>
       <c r="B489" s="2" t="inlineStr">
         <is>
-          <t>INGENIERIA EN OBRAS, REFORMAS E INSTALACIONES, S.L.</t>
+          <t>NP PAINTING SL</t>
         </is>
       </c>
       <c r="C489" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D489" s="5" t="n">
-        <v>30116.32</v>
+        <v>33719.67</v>
       </c>
       <c r="E489" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="490" customHeight="1" ht="12.75">
       <c r="A490" s="2" t="inlineStr">
         <is>
-          <t>B16637407</t>
+          <t>B57100604</t>
         </is>
       </c>
       <c r="B490" s="2" t="inlineStr">
         <is>
-          <t>World Teknika House S.L.</t>
+          <t>MENORCA OBRES LOGA, S.L.</t>
         </is>
       </c>
       <c r="C490" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D490" s="5" t="n">
-        <v>30095.12</v>
+        <v>33718.17</v>
       </c>
       <c r="E490" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="491" customHeight="1" ht="12.75">
       <c r="A491" s="2" t="inlineStr">
         <is>
-          <t>B57946477</t>
+          <t>B07696040</t>
         </is>
       </c>
       <c r="B491" s="2" t="inlineStr">
         <is>
-          <t>Emerald Vidre i Alumini, SL</t>
+          <t>BOSCH GOMILA CONSTRUCCIONS, SL</t>
         </is>
       </c>
       <c r="C491" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D491" s="5" t="n">
-        <v>29874.92</v>
+        <v>33661.34</v>
       </c>
       <c r="E491" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="492" customHeight="1" ht="12.75">
       <c r="A492" s="2" t="inlineStr">
         <is>
-          <t>B75790584</t>
+          <t>B01984590</t>
         </is>
       </c>
       <c r="B492" s="2" t="inlineStr">
         <is>
-          <t>M30 Obras Soluciones SL</t>
+          <t>INVERSIÓN BALEAR 2020 SL</t>
         </is>
       </c>
       <c r="C492" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D492" s="5" t="n">
-        <v>29157.64</v>
+        <v>33501.36</v>
       </c>
       <c r="E492" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="493" customHeight="1" ht="12.75">
       <c r="A493" s="2" t="inlineStr">
         <is>
-          <t>B07561921</t>
+          <t>***1334**</t>
         </is>
       </c>
       <c r="B493" s="2" t="inlineStr">
         <is>
-          <t>FRANCISCO PONS TRUYOL S.L.</t>
+          <t>BEATRIZ MAGDALENA GUERRA PEREZ</t>
         </is>
       </c>
       <c r="C493" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D493" s="5" t="n">
-        <v>28957.719999999998</v>
+        <v>33238.7</v>
       </c>
       <c r="E493" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="494" customHeight="1" ht="12.75">
       <c r="A494" s="2" t="inlineStr">
         <is>
-          <t>B07505845</t>
+          <t>***2104**</t>
         </is>
       </c>
       <c r="B494" s="2" t="inlineStr">
         <is>
-          <t>BALEAR DE PORTES I AUTOMATISMES S.L.</t>
+          <t>MIGUEL ANGEL GILI FERRER</t>
         </is>
       </c>
       <c r="C494" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D494" s="5" t="n">
-        <v>28885.12</v>
+        <v>32927.89</v>
       </c>
       <c r="E494" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="495" customHeight="1" ht="12.75">
       <c r="A495" s="2" t="inlineStr">
         <is>
-          <t>***7138**</t>
+          <t>A78923125</t>
         </is>
       </c>
       <c r="B495" s="2" t="inlineStr">
         <is>
-          <t>PEP TONI SUAU</t>
+          <t>Telefónica Móviles España, S.A.U</t>
         </is>
       </c>
       <c r="C495" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D495" s="5" t="n">
-        <v>28693.77</v>
+        <v>32721.39</v>
       </c>
       <c r="E495" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="496" customHeight="1" ht="12.75">
       <c r="A496" s="2" t="inlineStr">
         <is>
-          <t>***0715**</t>
+          <t>B07649023</t>
         </is>
       </c>
       <c r="B496" s="2" t="inlineStr">
         <is>
-          <t>ALBERTO MORENO MUÑOZ</t>
+          <t>CRISTAL.LERIA TOT VIDRE S.L.</t>
         </is>
       </c>
       <c r="C496" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D496" s="5" t="n">
-        <v>28641.61</v>
+        <v>32482.02</v>
       </c>
       <c r="E496" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="497" customHeight="1" ht="12.75">
       <c r="A497" s="2" t="inlineStr">
         <is>
-          <t>B16588949</t>
+          <t>B07659543</t>
         </is>
       </c>
       <c r="B497" s="2" t="inlineStr">
         <is>
-          <t>HOGRUP INSTALACIONES INTEGRALES SL</t>
+          <t>SUR-OESTE DE MALLORCA SL</t>
         </is>
       </c>
       <c r="C497" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D497" s="5" t="n">
-        <v>28597.17</v>
+        <v>32365.93</v>
       </c>
       <c r="E497" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="498" customHeight="1" ht="12.75">
       <c r="A498" s="2" t="inlineStr">
         <is>
-          <t>B57952491</t>
+          <t>B07644990</t>
         </is>
       </c>
       <c r="B498" s="2" t="inlineStr">
         <is>
-          <t>CMC CAÑELLAS PALMA S.L.</t>
+          <t>JUAN CUADROS SL</t>
         </is>
       </c>
       <c r="C498" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D498" s="5" t="n">
-        <v>28444.49</v>
+        <v>32193.41</v>
       </c>
       <c r="E498" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="499" customHeight="1" ht="12.75">
       <c r="A499" s="2" t="inlineStr">
         <is>
-          <t>***8251**</t>
+          <t>B82844358</t>
         </is>
       </c>
       <c r="B499" s="2" t="inlineStr">
         <is>
-          <t>MIGUEL ANGEL MATEU GIMENO (CIUTAT VERTICAL)</t>
+          <t>Chubb Iberia, S.L.</t>
         </is>
       </c>
       <c r="C499" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D499" s="5" t="n">
-        <v>28395.800000000003</v>
+        <v>32183.14</v>
       </c>
       <c r="E499" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="500" customHeight="1" ht="12.75">
       <c r="A500" s="2" t="inlineStr">
         <is>
-          <t>***2623**</t>
+          <t>A07000029</t>
         </is>
       </c>
       <c r="B500" s="2" t="inlineStr">
         <is>
-          <t>ALBERT VIDAL EGEA</t>
+          <t>EMAYA</t>
         </is>
       </c>
       <c r="C500" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D500" s="5" t="n">
-        <v>27663.23</v>
+        <v>32133.03</v>
       </c>
       <c r="E500" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="501" customHeight="1" ht="12.75">
       <c r="A501" s="2" t="inlineStr">
         <is>
-          <t>B57350787</t>
+          <t>A07478290</t>
         </is>
       </c>
       <c r="B501" s="2" t="inlineStr">
         <is>
-          <t>Frit Tot Obra SL</t>
+          <t>HAGS SWELEK, S.A.</t>
         </is>
       </c>
       <c r="C501" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D501" s="5" t="n">
-        <v>27542.31</v>
+        <v>31908.91</v>
       </c>
       <c r="E501" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="502" customHeight="1" ht="12.75">
       <c r="A502" s="2" t="inlineStr">
         <is>
-          <t>E57654204</t>
+          <t>A82018474</t>
         </is>
       </c>
       <c r="B502" s="2" t="inlineStr">
         <is>
-          <t>ARIAS DORADO CB</t>
+          <t>TELEFONICA DE ESPAÑA, S.A.U.</t>
         </is>
       </c>
       <c r="C502" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D502" s="5" t="n">
-        <v>27537.32</v>
+        <v>31853.79</v>
       </c>
       <c r="E502" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="503" customHeight="1" ht="12.75">
       <c r="A503" s="2" t="inlineStr">
         <is>
-          <t>E57685729</t>
+          <t>B57743734</t>
         </is>
       </c>
       <c r="B503" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES SOCIAS SEGUI</t>
+          <t>DITANA SERVICIOS, SL</t>
         </is>
       </c>
       <c r="C503" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D503" s="5" t="n">
-        <v>27261.3</v>
+        <v>31851.620000000003</v>
       </c>
       <c r="E503" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="504" customHeight="1" ht="12.75">
       <c r="A504" s="2" t="inlineStr">
         <is>
-          <t>B57807182</t>
+          <t>A07141914</t>
         </is>
       </c>
       <c r="B504" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUMAR ILLES SL</t>
+          <t>DECORFER, SA</t>
         </is>
       </c>
       <c r="C504" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D504" s="5" t="n">
-        <v>27089.89</v>
+        <v>31841.03</v>
       </c>
       <c r="E504" s="2" t="n">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="505" customHeight="1" ht="12.75">
       <c r="A505" s="2" t="inlineStr">
         <is>
-          <t>B57857625</t>
+          <t>***2767**</t>
         </is>
       </c>
       <c r="B505" s="2" t="inlineStr">
         <is>
-          <t>PUERTAS METÁLICAS MALLORCA, S.L.</t>
+          <t>XIBING WANG</t>
         </is>
       </c>
       <c r="C505" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D505" s="5" t="n">
-        <v>26981.79</v>
+        <v>31820.32</v>
       </c>
       <c r="E505" s="2" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="506" customHeight="1" ht="12.75">
       <c r="A506" s="2" t="inlineStr">
         <is>
-          <t>B16528242</t>
+          <t>B57893794</t>
         </is>
       </c>
       <c r="B506" s="2" t="inlineStr">
         <is>
-          <t>Grup Ignasi Serra SLU</t>
+          <t>Rotulación Balear, S.L.</t>
         </is>
       </c>
       <c r="C506" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D506" s="5" t="n">
-        <v>26968.48</v>
+        <v>31677.8</v>
       </c>
       <c r="E506" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="507" customHeight="1" ht="12.75">
       <c r="A507" s="2" t="inlineStr">
         <is>
-          <t>B57962912</t>
+          <t>A58840638</t>
         </is>
       </c>
       <c r="B507" s="2" t="inlineStr">
         <is>
-          <t>cut&amp;go</t>
+          <t>DARRERA,  S.A.</t>
         </is>
       </c>
       <c r="C507" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D507" s="5" t="n">
-        <v>26888.62</v>
+        <v>31649.97</v>
       </c>
       <c r="E507" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="508" customHeight="1" ht="12.75">
       <c r="A508" s="2" t="inlineStr">
         <is>
-          <t>B57926925</t>
+          <t>B07695141</t>
         </is>
       </c>
       <c r="B508" s="2" t="inlineStr">
         <is>
-          <t>ESTROI MALLORCA SL</t>
+          <t>LLUM SALAS, S.L.</t>
         </is>
       </c>
       <c r="C508" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D508" s="5" t="n">
-        <v>26873.89</v>
+        <v>31585.410000000003</v>
       </c>
       <c r="E508" s="2" t="n">
-        <v>2.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="509" customHeight="1" ht="12.75">
       <c r="A509" s="2" t="inlineStr">
         <is>
-          <t>A60382561</t>
+          <t>***2933**</t>
         </is>
       </c>
       <c r="B509" s="2" t="inlineStr">
         <is>
-          <t>DIVISIÓN INDUSTRIAL ARTISTERIL S.A.</t>
+          <t>Luis Pérez Moncayo</t>
         </is>
       </c>
       <c r="C509" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D509" s="5" t="n">
-        <v>26862.0</v>
+        <v>31575.48</v>
       </c>
       <c r="E509" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="510" customHeight="1" ht="12.75">
       <c r="A510" s="2" t="inlineStr">
         <is>
-          <t>B57267932</t>
+          <t>B07691454</t>
         </is>
       </c>
       <c r="B510" s="2" t="inlineStr">
         <is>
-          <t>Promocions construccions i reformas Riera</t>
+          <t>CENTRE BALEAR DE BIOLOGIA APLICADA, SRL</t>
         </is>
       </c>
       <c r="C510" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D510" s="5" t="n">
-        <v>26626.36</v>
+        <v>30740.05</v>
       </c>
       <c r="E510" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="511" customHeight="1" ht="12.75">
       <c r="A511" s="2" t="inlineStr">
         <is>
-          <t>B07047525</t>
+          <t>***7327**</t>
         </is>
       </c>
       <c r="B511" s="2" t="inlineStr">
         <is>
-          <t>Adalmo SL</t>
+          <t>INSTALACIONES ELECTRICAS PEDRO LOPEZ</t>
         </is>
       </c>
       <c r="C511" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D511" s="5" t="n">
-        <v>26580.4</v>
+        <v>30532.32</v>
       </c>
       <c r="E511" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="512" customHeight="1" ht="12.75">
       <c r="A512" s="2" t="inlineStr">
         <is>
-          <t>B16565137</t>
+          <t>B57964546</t>
         </is>
       </c>
       <c r="B512" s="2" t="inlineStr">
         <is>
-          <t>METALISTERIA FERMAC, S.L</t>
+          <t>INDABER CONTRATISTA, SL</t>
         </is>
       </c>
       <c r="C512" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D512" s="5" t="n">
-        <v>26438.79</v>
+        <v>30313.23</v>
       </c>
       <c r="E512" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="513" customHeight="1" ht="12.75">
       <c r="A513" s="2" t="inlineStr">
         <is>
-          <t>A08451965</t>
+          <t>J57649824</t>
         </is>
       </c>
       <c r="B513" s="2" t="inlineStr">
         <is>
-          <t>PIROBLOC, S.A.</t>
+          <t>ROCASA SCP</t>
         </is>
       </c>
       <c r="C513" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D513" s="5" t="n">
-        <v>26433.66</v>
+        <v>30177.4</v>
       </c>
       <c r="E513" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="514" customHeight="1" ht="12.75">
       <c r="A514" s="2" t="inlineStr">
         <is>
-          <t>B57345035</t>
+          <t>B42792010</t>
         </is>
       </c>
       <c r="B514" s="2" t="inlineStr">
         <is>
-          <t>Urcoisa Obras y Servicios, S.L.</t>
+          <t>Tecta Construcción y Servicios, SL</t>
         </is>
       </c>
       <c r="C514" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D514" s="5" t="n">
-        <v>26429.07</v>
+        <v>30130.89</v>
       </c>
       <c r="E514" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="515" customHeight="1" ht="12.75">
       <c r="A515" s="2" t="inlineStr">
         <is>
-          <t>B07795925</t>
+          <t>B57635005</t>
         </is>
       </c>
       <c r="B515" s="2" t="inlineStr">
         <is>
-          <t>EIX 114, SL</t>
+          <t>INGENIERIA EN OBRAS, REFORMAS E INSTALACIONES, S.L.</t>
         </is>
       </c>
       <c r="C515" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D515" s="5" t="n">
-        <v>26165.15</v>
+        <v>30116.32</v>
       </c>
       <c r="E515" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="516" customHeight="1" ht="12.75">
       <c r="A516" s="2" t="inlineStr">
         <is>
-          <t>B57019929</t>
+          <t>B16637407</t>
         </is>
       </c>
       <c r="B516" s="2" t="inlineStr">
         <is>
-          <t>Manosub Trabajos Submarinos</t>
+          <t>World Teknika House S.L.</t>
         </is>
       </c>
       <c r="C516" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D516" s="5" t="n">
-        <v>25968.43</v>
+        <v>30095.12</v>
       </c>
       <c r="E516" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="517" customHeight="1" ht="12.75">
       <c r="A517" s="2" t="inlineStr">
         <is>
-          <t>B07681794</t>
+          <t>B57946477</t>
         </is>
       </c>
       <c r="B517" s="2" t="inlineStr">
         <is>
-          <t>APAGAFOC, S.L.</t>
+          <t>Emerald Vidre i Alumini, SL</t>
         </is>
       </c>
       <c r="C517" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D517" s="5" t="n">
-        <v>25967.89</v>
+        <v>29874.92</v>
       </c>
       <c r="E517" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="518" customHeight="1" ht="12.75">
       <c r="A518" s="2" t="inlineStr">
         <is>
-          <t>B16554255</t>
+          <t>B75790584</t>
         </is>
       </c>
       <c r="B518" s="2" t="inlineStr">
         <is>
-          <t>MP6 Construccions Santanyí, SL</t>
+          <t>M30 Obras Soluciones SL</t>
         </is>
       </c>
       <c r="C518" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D518" s="5" t="n">
-        <v>25401.21</v>
+        <v>29157.64</v>
       </c>
       <c r="E518" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="519" customHeight="1" ht="12.75">
       <c r="A519" s="2" t="inlineStr">
         <is>
-          <t>B07992845</t>
+          <t>B07561921</t>
         </is>
       </c>
       <c r="B519" s="2" t="inlineStr">
         <is>
-          <t>Tonislar SL</t>
+          <t>FRANCISCO PONS TRUYOL S.L.</t>
         </is>
       </c>
       <c r="C519" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D519" s="5" t="n">
-        <v>25239.0</v>
+        <v>28957.719999999998</v>
       </c>
       <c r="E519" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="520" customHeight="1" ht="12.75">
       <c r="A520" s="2" t="inlineStr">
         <is>
-          <t>B16591810</t>
+          <t>B07505845</t>
         </is>
       </c>
       <c r="B520" s="2" t="inlineStr">
         <is>
-          <t>Burmir picapedrer SL</t>
+          <t>BALEAR DE PORTES I AUTOMATISMES S.L.</t>
         </is>
       </c>
       <c r="C520" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D520" s="5" t="n">
-        <v>25218.98</v>
+        <v>28885.12</v>
       </c>
       <c r="E520" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="521" customHeight="1" ht="12.75">
       <c r="A521" s="2" t="inlineStr">
         <is>
-          <t>B08325482</t>
+          <t>***7138**</t>
         </is>
       </c>
       <c r="B521" s="2" t="inlineStr">
         <is>
-          <t>QUIBAC SL</t>
+          <t>PEP TONI SUAU</t>
         </is>
       </c>
       <c r="C521" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D521" s="5" t="n">
-        <v>25211.699999999997</v>
+        <v>28693.77</v>
       </c>
       <c r="E521" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="522" customHeight="1" ht="12.75">
       <c r="A522" s="2" t="inlineStr">
         <is>
-          <t>B57831224</t>
+          <t>***0715**</t>
         </is>
       </c>
       <c r="B522" s="2" t="inlineStr">
         <is>
-          <t>REformas y Servicios Garben SL</t>
+          <t>ALBERTO MORENO MUÑOZ</t>
         </is>
       </c>
       <c r="C522" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D522" s="5" t="n">
-        <v>24974.26</v>
+        <v>28641.61</v>
       </c>
       <c r="E522" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="523" customHeight="1" ht="12.75">
       <c r="A523" s="2" t="inlineStr">
         <is>
-          <t>***6481**</t>
+          <t>B16588949</t>
         </is>
       </c>
       <c r="B523" s="2" t="inlineStr">
         <is>
-          <t>JORGE ROMULO ZEVALLOS BALLESTEROS</t>
+          <t>HOGRUP INSTALACIONES INTEGRALES SL</t>
         </is>
       </c>
       <c r="C523" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D523" s="5" t="n">
-        <v>24802.73</v>
+        <v>28597.17</v>
       </c>
       <c r="E523" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="524" customHeight="1" ht="12.75">
       <c r="A524" s="2" t="inlineStr">
         <is>
-          <t>A48545842</t>
+          <t>B57952491</t>
         </is>
       </c>
       <c r="B524" s="2" t="inlineStr">
         <is>
-          <t>ONDOAN SERVICIOS S.A.</t>
+          <t>CMC CAÑELLAS PALMA S.L.</t>
         </is>
       </c>
       <c r="C524" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D524" s="5" t="n">
-        <v>24750.45</v>
+        <v>28444.49</v>
       </c>
       <c r="E524" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="525" customHeight="1" ht="12.75">
       <c r="A525" s="2" t="inlineStr">
         <is>
-          <t>B07252430</t>
+          <t>***8251**</t>
         </is>
       </c>
       <c r="B525" s="2" t="inlineStr">
         <is>
-          <t>PINTURAS MOYA LLOMPART SL</t>
+          <t>MIGUEL ANGEL MATEU GIMENO (CIUTAT VERTICAL)</t>
         </is>
       </c>
       <c r="C525" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D525" s="5" t="n">
-        <v>24508.55</v>
+        <v>28395.800000000003</v>
       </c>
       <c r="E525" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="526" customHeight="1" ht="12.75">
       <c r="A526" s="2" t="inlineStr">
         <is>
-          <t>B57832628</t>
+          <t>***2623**</t>
         </is>
       </c>
       <c r="B526" s="2" t="inlineStr">
         <is>
-          <t>20 DE GENER CONSTRUCCIONES SL</t>
+          <t>ALBERT VIDAL EGEA</t>
         </is>
       </c>
       <c r="C526" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D526" s="5" t="n">
-        <v>24200.0</v>
+        <v>27663.23</v>
       </c>
       <c r="E526" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="527" customHeight="1" ht="12.75">
       <c r="A527" s="2" t="inlineStr">
         <is>
-          <t>B30442875</t>
+          <t>B57350787</t>
         </is>
       </c>
       <c r="B527" s="2" t="inlineStr">
         <is>
-          <t>NAVARRO ARTERO, S.L.</t>
+          <t>Frit Tot Obra SL</t>
         </is>
       </c>
       <c r="C527" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D527" s="5" t="n">
-        <v>24199.54</v>
+        <v>27542.31</v>
       </c>
       <c r="E527" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="528" customHeight="1" ht="12.75">
       <c r="A528" s="2" t="inlineStr">
         <is>
-          <t>B95606638</t>
+          <t>E57685729</t>
         </is>
       </c>
       <c r="B528" s="2" t="inlineStr">
         <is>
-          <t>SOLUCIONES DEPORTIVAS IBAIZABAL SL</t>
+          <t>CONSTRUCCIONES SOCIAS SEGUI</t>
         </is>
       </c>
       <c r="C528" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D528" s="5" t="n">
-        <v>24141.09</v>
+        <v>27261.3</v>
       </c>
       <c r="E528" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="529" customHeight="1" ht="12.75">
       <c r="A529" s="2" t="inlineStr">
         <is>
-          <t>B57118788</t>
+          <t>B16532954</t>
         </is>
       </c>
       <c r="B529" s="2" t="inlineStr">
         <is>
-          <t>AISMA EURO MALLORCA SL</t>
+          <t>METALMES HERRERIA SL</t>
         </is>
       </c>
       <c r="C529" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D529" s="5" t="n">
-        <v>24135.370000000003</v>
+        <v>27160.29</v>
       </c>
       <c r="E529" s="2" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="530" customHeight="1" ht="12.75">
       <c r="A530" s="2" t="inlineStr">
         <is>
-          <t>B07504475</t>
+          <t>B57807182</t>
         </is>
       </c>
       <c r="B530" s="2" t="inlineStr">
         <is>
-          <t>MARCAS VIALES MENORCA</t>
+          <t>CONSTRUMAR ILLES SL</t>
         </is>
       </c>
       <c r="C530" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D530" s="5" t="n">
-        <v>24108.489999999998</v>
+        <v>27089.89</v>
       </c>
       <c r="E530" s="2" t="n">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="531" customHeight="1" ht="12.75">
       <c r="A531" s="2" t="inlineStr">
         <is>
-          <t>A07058084</t>
+          <t>B57857625</t>
         </is>
       </c>
       <c r="B531" s="2" t="inlineStr">
         <is>
-          <t>SEGURIDAD Y LIMPIEZAS SA</t>
+          <t>PUERTAS METÁLICAS MALLORCA, S.L.</t>
         </is>
       </c>
       <c r="C531" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D531" s="5" t="n">
-        <v>23885.8</v>
+        <v>26981.79</v>
       </c>
       <c r="E531" s="2" t="n">
         <v>3.0</v>
       </c>
     </row>
     <row r="532" customHeight="1" ht="12.75">
       <c r="A532" s="2" t="inlineStr">
         <is>
-          <t>***3877**</t>
+          <t>B16528242</t>
         </is>
       </c>
       <c r="B532" s="2" t="inlineStr">
         <is>
-          <t>JUAN ANTONIO CALERO ARAUJO</t>
+          <t>Grup Ignasi Serra SLU</t>
         </is>
       </c>
       <c r="C532" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D532" s="5" t="n">
-        <v>23874.79</v>
+        <v>26968.48</v>
       </c>
       <c r="E532" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="533" customHeight="1" ht="12.75">
       <c r="A533" s="2" t="inlineStr">
         <is>
-          <t>B57464083</t>
+          <t>B57962912</t>
         </is>
       </c>
       <c r="B533" s="2" t="inlineStr">
         <is>
-          <t>VIBUR A SESA SL</t>
+          <t>cut&amp;go</t>
         </is>
       </c>
       <c r="C533" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D533" s="5" t="n">
-        <v>23861.22</v>
+        <v>26888.62</v>
       </c>
       <c r="E533" s="2" t="n">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="534" customHeight="1" ht="12.75">
       <c r="A534" s="2" t="inlineStr">
         <is>
-          <t>***3871**</t>
+          <t>B57926925</t>
         </is>
       </c>
       <c r="B534" s="2" t="inlineStr">
         <is>
-          <t>ANTONIO LLOBERA ESTRANY</t>
+          <t>ESTROI MALLORCA SL</t>
         </is>
       </c>
       <c r="C534" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D534" s="5" t="n">
-        <v>23810.78</v>
+        <v>26873.89</v>
       </c>
       <c r="E534" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="535" customHeight="1" ht="12.75">
       <c r="A535" s="2" t="inlineStr">
         <is>
-          <t>***6129**</t>
+          <t>A60382561</t>
         </is>
       </c>
       <c r="B535" s="2" t="inlineStr">
         <is>
-          <t>CARLOS LLULL RIERA</t>
+          <t>DIVISIÓN INDUSTRIAL ARTISTERIL S.A.</t>
         </is>
       </c>
       <c r="C535" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D535" s="5" t="n">
-        <v>23645.28</v>
+        <v>26862.0</v>
       </c>
       <c r="E535" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="536" customHeight="1" ht="12.75">
       <c r="A536" s="2" t="inlineStr">
         <is>
-          <t>B57942286</t>
+          <t>B57267932</t>
         </is>
       </c>
       <c r="B536" s="2" t="inlineStr">
         <is>
-          <t>VIALSA ALUMINI I VIDRE SL</t>
+          <t>Promocions construccions i reformas Riera</t>
         </is>
       </c>
       <c r="C536" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D536" s="5" t="n">
-        <v>23520.88</v>
+        <v>26626.36</v>
       </c>
       <c r="E536" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="537" customHeight="1" ht="12.75">
       <c r="A537" s="2" t="inlineStr">
         <is>
-          <t>B07992571</t>
+          <t>B07047525</t>
         </is>
       </c>
       <c r="B537" s="2" t="inlineStr">
         <is>
-          <t>INSTALADORA IMABER SL</t>
+          <t>Adalmo SL</t>
         </is>
       </c>
       <c r="C537" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D537" s="5" t="n">
-        <v>23267.089999999997</v>
+        <v>26580.4</v>
       </c>
       <c r="E537" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="538" customHeight="1" ht="12.75">
       <c r="A538" s="2" t="inlineStr">
         <is>
-          <t>B57648859</t>
+          <t>B16565137</t>
         </is>
       </c>
       <c r="B538" s="2" t="inlineStr">
         <is>
-          <t>BALCLIMO INSTALACIONES Y MANTENIMIENTO SLU</t>
+          <t>METALISTERIA FERMAC, S.L</t>
         </is>
       </c>
       <c r="C538" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D538" s="5" t="n">
-        <v>23262.25</v>
+        <v>26438.79</v>
       </c>
       <c r="E538" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="539" customHeight="1" ht="12.75">
       <c r="A539" s="2" t="inlineStr">
         <is>
-          <t>B07834492</t>
+          <t>A08451965</t>
         </is>
       </c>
       <c r="B539" s="2" t="inlineStr">
         <is>
-          <t>J.M.C AIRE SL</t>
+          <t>PIROBLOC, S.A.</t>
         </is>
       </c>
       <c r="C539" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D539" s="5" t="n">
-        <v>23168.2</v>
+        <v>26433.66</v>
       </c>
       <c r="E539" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="540" customHeight="1" ht="12.75">
       <c r="A540" s="2" t="inlineStr">
         <is>
-          <t>00398641L</t>
+          <t>B57345035</t>
         </is>
       </c>
       <c r="B540" s="2" t="inlineStr">
         <is>
-          <t>Mario Vela Fernández</t>
+          <t>Urcoisa Obras y Servicios, S.L.</t>
         </is>
       </c>
       <c r="C540" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D540" s="5" t="n">
-        <v>23146.39</v>
+        <v>26429.07</v>
       </c>
       <c r="E540" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="541" customHeight="1" ht="12.75">
       <c r="A541" s="2" t="inlineStr">
         <is>
-          <t>B57726549</t>
+          <t>B57441099</t>
         </is>
       </c>
       <c r="B541" s="2" t="inlineStr">
         <is>
-          <t>SERVICIOS GENERALES SERVILIS, SLU</t>
+          <t>Ebanistería Requena, S.L.</t>
         </is>
       </c>
       <c r="C541" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D541" s="5" t="n">
-        <v>22834.22</v>
+        <v>26286.85</v>
       </c>
       <c r="E541" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="542" customHeight="1" ht="12.75">
       <c r="A542" s="2" t="inlineStr">
         <is>
-          <t>B16520330</t>
+          <t>B07795925</t>
         </is>
       </c>
       <c r="B542" s="2" t="inlineStr">
         <is>
-          <t>Pinturas Pinazo, SL</t>
+          <t>EIX 114, SL</t>
         </is>
       </c>
       <c r="C542" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D542" s="5" t="n">
-        <v>22728.12</v>
+        <v>26165.15</v>
       </c>
       <c r="E542" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="543" customHeight="1" ht="12.75">
       <c r="A543" s="2" t="inlineStr">
         <is>
-          <t>B07155435</t>
+          <t>B57019929</t>
         </is>
       </c>
       <c r="B543" s="2" t="inlineStr">
         <is>
-          <t>TUBOSA BALEAR, S.L.</t>
+          <t>Manosub Trabajos Submarinos</t>
         </is>
       </c>
       <c r="C543" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D543" s="5" t="n">
-        <v>22577.08</v>
+        <v>25968.43</v>
       </c>
       <c r="E543" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="544" customHeight="1" ht="12.75">
       <c r="A544" s="2" t="inlineStr">
         <is>
-          <t>B57534034</t>
+          <t>B07681794</t>
         </is>
       </c>
       <c r="B544" s="2" t="inlineStr">
         <is>
-          <t>VALLADOS IBIZA S.L</t>
+          <t>APAGAFOC, S.L.</t>
         </is>
       </c>
       <c r="C544" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D544" s="5" t="n">
-        <v>22333.49</v>
+        <v>25967.89</v>
       </c>
       <c r="E544" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="545" customHeight="1" ht="12.75">
       <c r="A545" s="2" t="inlineStr">
         <is>
-          <t>***4215**</t>
+          <t>B16554255</t>
         </is>
       </c>
       <c r="B545" s="2" t="inlineStr">
         <is>
-          <t>Bartolome Garcia Sureda</t>
+          <t>MP6 Construccions Santanyí, SL</t>
         </is>
       </c>
       <c r="C545" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D545" s="5" t="n">
-        <v>22204.71</v>
+        <v>25401.21</v>
       </c>
       <c r="E545" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="546" customHeight="1" ht="12.75">
       <c r="A546" s="2" t="inlineStr">
         <is>
-          <t>B07919327</t>
+          <t>B57947384</t>
         </is>
       </c>
       <c r="B546" s="2" t="inlineStr">
         <is>
-          <t>Instalaciones Balansat S.L.</t>
+          <t>AMPERVOL INSTALACIONES S.L.</t>
         </is>
       </c>
       <c r="C546" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D546" s="5" t="n">
-        <v>22179.85</v>
+        <v>25342.08</v>
       </c>
       <c r="E546" s="2" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="547" customHeight="1" ht="12.75">
       <c r="A547" s="2" t="inlineStr">
         <is>
-          <t>U16551798</t>
+          <t>B07992845</t>
         </is>
       </c>
       <c r="B547" s="2" t="inlineStr">
         <is>
-          <t>UTE IDAM SANTA EULÀRIA</t>
+          <t>Tonislar SL</t>
         </is>
       </c>
       <c r="C547" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D547" s="5" t="n">
-        <v>21987.32</v>
+        <v>25239.0</v>
       </c>
       <c r="E547" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="548" customHeight="1" ht="12.75">
       <c r="A548" s="2" t="inlineStr">
         <is>
-          <t>***7316**</t>
+          <t>B16591810</t>
         </is>
       </c>
       <c r="B548" s="2" t="inlineStr">
         <is>
-          <t>ALEJANDRO FERRER AGUILÓ</t>
+          <t>Burmir picapedrer SL</t>
         </is>
       </c>
       <c r="C548" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D548" s="5" t="n">
-        <v>21821.13</v>
+        <v>25218.98</v>
       </c>
       <c r="E548" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="549" customHeight="1" ht="12.75">
       <c r="A549" s="2" t="inlineStr">
         <is>
-          <t>***7542**</t>
+          <t>B08325482</t>
         </is>
       </c>
       <c r="B549" s="2" t="inlineStr">
         <is>
-          <t>PINTURA DECORATIVA MANUEL TRIGUERO</t>
+          <t>QUIBAC SL</t>
         </is>
       </c>
       <c r="C549" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D549" s="5" t="n">
-        <v>21780.0</v>
+        <v>25211.699999999997</v>
       </c>
       <c r="E549" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="550" customHeight="1" ht="12.75">
       <c r="A550" s="2" t="inlineStr">
         <is>
-          <t>A07309214</t>
+          <t>B57831224</t>
         </is>
       </c>
       <c r="B550" s="2" t="inlineStr">
         <is>
-          <t>JV3, SA</t>
+          <t>REformas y Servicios Garben SL</t>
         </is>
       </c>
       <c r="C550" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D550" s="5" t="n">
-        <v>21721.32</v>
+        <v>24974.26</v>
       </c>
       <c r="E550" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="551" customHeight="1" ht="12.75">
       <c r="A551" s="2" t="inlineStr">
         <is>
-          <t>B72725542</t>
+          <t>***6481**</t>
         </is>
       </c>
       <c r="B551" s="2" t="inlineStr">
         <is>
-          <t>Instal·lacions &amp; Projectes SL</t>
+          <t>JORGE ROMULO ZEVALLOS BALLESTEROS</t>
         </is>
       </c>
       <c r="C551" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D551" s="5" t="n">
-        <v>21713.949999999997</v>
+        <v>24802.73</v>
       </c>
       <c r="E551" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="552" customHeight="1" ht="12.75">
       <c r="A552" s="2" t="inlineStr">
         <is>
-          <t>B65508327</t>
+          <t>A48545842</t>
         </is>
       </c>
       <c r="B552" s="2" t="inlineStr">
         <is>
-          <t>FALLPROTEC SL</t>
+          <t>ONDOAN SERVICIOS S.A.</t>
         </is>
       </c>
       <c r="C552" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D552" s="5" t="n">
-        <v>21663.76</v>
+        <v>24750.45</v>
       </c>
       <c r="E552" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="553" customHeight="1" ht="12.75">
       <c r="A553" s="2" t="inlineStr">
         <is>
-          <t>***2086**</t>
+          <t>B07252430</t>
         </is>
       </c>
       <c r="B553" s="2" t="inlineStr">
         <is>
-          <t>TALLER D'ALUMINI BIEL VANRELL MASCARÓ</t>
+          <t>PINTURAS MOYA LLOMPART SL</t>
         </is>
       </c>
       <c r="C553" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D553" s="5" t="n">
-        <v>21548.89</v>
+        <v>24508.55</v>
       </c>
       <c r="E553" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="554" customHeight="1" ht="12.75">
       <c r="A554" s="2" t="inlineStr">
         <is>
-          <t>B07696800</t>
+          <t>B57832628</t>
         </is>
       </c>
       <c r="B554" s="2" t="inlineStr">
         <is>
-          <t>PINTURAS FRANCISCO Y JORDI S.L.</t>
+          <t>20 DE GENER CONSTRUCCIONES SL</t>
         </is>
       </c>
       <c r="C554" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D554" s="5" t="n">
-        <v>21429.1</v>
+        <v>24200.0</v>
       </c>
       <c r="E554" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="555" customHeight="1" ht="12.75">
       <c r="A555" s="2" t="inlineStr">
         <is>
-          <t>B07703127</t>
+          <t>B30442875</t>
         </is>
       </c>
       <c r="B555" s="2" t="inlineStr">
         <is>
-          <t>COLL MARQUÉS MANOBRES, SL</t>
+          <t>NAVARRO ARTERO, S.L.</t>
         </is>
       </c>
       <c r="C555" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D555" s="5" t="n">
-        <v>21263.67</v>
+        <v>24199.54</v>
       </c>
       <c r="E555" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="556" customHeight="1" ht="12.75">
       <c r="A556" s="2" t="inlineStr">
         <is>
-          <t>B56917180</t>
+          <t>B95606638</t>
         </is>
       </c>
       <c r="B556" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES GINARD LLABRÉS SL</t>
+          <t>SOLUCIONES DEPORTIVAS IBAIZABAL SL</t>
         </is>
       </c>
       <c r="C556" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D556" s="5" t="n">
-        <v>21095.75</v>
+        <v>24141.09</v>
       </c>
       <c r="E556" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="557" customHeight="1" ht="12.75">
       <c r="A557" s="2" t="inlineStr">
         <is>
-          <t>***2449**</t>
+          <t>B57118788</t>
         </is>
       </c>
       <c r="B557" s="2" t="inlineStr">
         <is>
-          <t>Biel Servera Rosselló</t>
+          <t>AISMA EURO MALLORCA SL</t>
         </is>
       </c>
       <c r="C557" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D557" s="5" t="n">
-        <v>21021.5</v>
+        <v>24135.370000000003</v>
       </c>
       <c r="E557" s="2" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="558" customHeight="1" ht="12.75">
       <c r="A558" s="2" t="inlineStr">
         <is>
-          <t>***8932**</t>
+          <t>B07504475</t>
         </is>
       </c>
       <c r="B558" s="2" t="inlineStr">
         <is>
-          <t>Elmer Antezana Soria</t>
+          <t>MARCAS VIALES MENORCA</t>
         </is>
       </c>
       <c r="C558" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D558" s="5" t="n">
-        <v>20993.5</v>
+        <v>24108.489999999998</v>
       </c>
       <c r="E558" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="559" customHeight="1" ht="12.75">
       <c r="A559" s="2" t="inlineStr">
         <is>
-          <t>A07320534</t>
+          <t>A07058084</t>
         </is>
       </c>
       <c r="B559" s="2" t="inlineStr">
         <is>
-          <t>ELÉCTRICA MIBESA, SAU</t>
+          <t>SEGURIDAD Y LIMPIEZAS SA</t>
         </is>
       </c>
       <c r="C559" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D559" s="5" t="n">
-        <v>20964.25</v>
+        <v>23885.8</v>
       </c>
       <c r="E559" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="560" customHeight="1" ht="12.75">
       <c r="A560" s="2" t="inlineStr">
         <is>
-          <t>A07300858</t>
+          <t>***3877**</t>
         </is>
       </c>
       <c r="B560" s="2" t="inlineStr">
         <is>
-          <t>PREFOC COMERCIAL DEL EXTINTOR SA</t>
+          <t>JUAN ANTONIO CALERO ARAUJO</t>
         </is>
       </c>
       <c r="C560" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D560" s="5" t="n">
-        <v>20714.62</v>
+        <v>23874.79</v>
       </c>
       <c r="E560" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="561" customHeight="1" ht="12.75">
       <c r="A561" s="2" t="inlineStr">
         <is>
-          <t>***8481**</t>
+          <t>B57464083</t>
         </is>
       </c>
       <c r="B561" s="2" t="inlineStr">
         <is>
-          <t>JOSÉ ECHEVERRÍA CURA (FENÓLICOS MALLORCA)</t>
+          <t>VIBUR A SESA SL</t>
         </is>
       </c>
       <c r="C561" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D561" s="5" t="n">
-        <v>20570.0</v>
+        <v>23861.22</v>
       </c>
       <c r="E561" s="2" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="562" customHeight="1" ht="12.75">
       <c r="A562" s="2" t="inlineStr">
         <is>
-          <t>B07543648</t>
+          <t>***3871**</t>
         </is>
       </c>
       <c r="B562" s="2" t="inlineStr">
         <is>
-          <t>EHISA SL</t>
+          <t>ANTONIO LLOBERA ESTRANY</t>
         </is>
       </c>
       <c r="C562" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D562" s="5" t="n">
-        <v>20471.75</v>
+        <v>23810.78</v>
       </c>
       <c r="E562" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="563" customHeight="1" ht="12.75">
       <c r="A563" s="2" t="inlineStr">
         <is>
-          <t>B07698921</t>
+          <t>***6129**</t>
         </is>
       </c>
       <c r="B563" s="2" t="inlineStr">
         <is>
-          <t>Excavacions Moll, SL</t>
+          <t>CARLOS LLULL RIERA</t>
         </is>
       </c>
       <c r="C563" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D563" s="5" t="n">
-        <v>20461.1</v>
+        <v>23645.28</v>
       </c>
       <c r="E563" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="564" customHeight="1" ht="12.75">
       <c r="A564" s="2" t="inlineStr">
         <is>
-          <t>B16532954</t>
+          <t>***2596**</t>
         </is>
       </c>
       <c r="B564" s="2" t="inlineStr">
         <is>
-          <t>Metalmesherreria S.L.</t>
+          <t>Ricardo Gómez Ávila</t>
         </is>
       </c>
       <c r="C564" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D564" s="5" t="n">
-        <v>20204.760000000002</v>
+        <v>23643.399999999998</v>
       </c>
       <c r="E564" s="2" t="n">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="565" customHeight="1" ht="12.75">
       <c r="A565" s="2" t="inlineStr">
         <is>
-          <t>B81231011</t>
+          <t>B57942286</t>
         </is>
       </c>
       <c r="B565" s="2" t="inlineStr">
         <is>
-          <t>AIR LIQUIDE HEALTHCARE</t>
+          <t>VIALSA ALUMINI I VIDRE SL</t>
         </is>
       </c>
       <c r="C565" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D565" s="5" t="n">
-        <v>20157.79</v>
+        <v>23520.88</v>
       </c>
       <c r="E565" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="566" customHeight="1" ht="12.75">
       <c r="A566" s="2" t="inlineStr">
         <is>
-          <t>B57909962</t>
+          <t>B07992571</t>
         </is>
       </c>
       <c r="B566" s="2" t="inlineStr">
         <is>
-          <t>COOPER SERVICIOS ELÉCTRICOS SL</t>
+          <t>INSTALADORA IMABER SL</t>
         </is>
       </c>
       <c r="C566" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D566" s="5" t="n">
-        <v>19947.089999999997</v>
+        <v>23267.089999999997</v>
       </c>
       <c r="E566" s="2" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="567" customHeight="1" ht="12.75">
       <c r="A567" s="2" t="inlineStr">
         <is>
-          <t>B57928038</t>
+          <t>B57648859</t>
         </is>
       </c>
       <c r="B567" s="2" t="inlineStr">
         <is>
-          <t>GRADUAL INGENIEROS S.L.</t>
+          <t>BALCLIMO INSTALACIONES Y MANTENIMIENTO SLU</t>
         </is>
       </c>
       <c r="C567" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D567" s="5" t="n">
-        <v>19904.5</v>
+        <v>23262.25</v>
       </c>
       <c r="E567" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="568" customHeight="1" ht="12.75">
       <c r="A568" s="2" t="inlineStr">
         <is>
-          <t>B16512642</t>
+          <t>B07834492</t>
         </is>
       </c>
       <c r="B568" s="2" t="inlineStr">
         <is>
-          <t>IBZ CONCEPT OBRAS DE DIMENSIONES ESTÉTICAS SL</t>
+          <t>J.M.C AIRE SL</t>
         </is>
       </c>
       <c r="C568" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D568" s="5" t="n">
-        <v>19862.15</v>
+        <v>23168.2</v>
       </c>
       <c r="E568" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="569" customHeight="1" ht="12.75">
       <c r="A569" s="2" t="inlineStr">
         <is>
-          <t>B06418867</t>
+          <t>00398641L</t>
         </is>
       </c>
       <c r="B569" s="2" t="inlineStr">
         <is>
-          <t>IMPULSA CONSTRUCCIONES Y OBRAS, S.L.</t>
+          <t>Mario Vela Fernández</t>
         </is>
       </c>
       <c r="C569" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D569" s="5" t="n">
-        <v>19829.9</v>
+        <v>23146.39</v>
       </c>
       <c r="E569" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="570" customHeight="1" ht="12.75">
       <c r="A570" s="2" t="inlineStr">
         <is>
-          <t>B16581050</t>
+          <t>***4555**</t>
         </is>
       </c>
       <c r="B570" s="2" t="inlineStr">
         <is>
-          <t>CIUTAT VERTICAL 2000, S.L.</t>
+          <t>PETRISOR  BUBOIU</t>
         </is>
       </c>
       <c r="C570" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D570" s="5" t="n">
-        <v>19672.6</v>
+        <v>22966.4</v>
       </c>
       <c r="E570" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="571" customHeight="1" ht="12.75">
       <c r="A571" s="2" t="inlineStr">
         <is>
-          <t>***3458**</t>
+          <t>B57726549</t>
         </is>
       </c>
       <c r="B571" s="2" t="inlineStr">
         <is>
-          <t>Domingo Blesa Pérez</t>
+          <t>SERVICIOS GENERALES SERVILIS, SLU</t>
         </is>
       </c>
       <c r="C571" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D571" s="5" t="n">
-        <v>19571.51</v>
+        <v>22834.22</v>
       </c>
       <c r="E571" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="572" customHeight="1" ht="12.75">
       <c r="A572" s="2" t="inlineStr">
         <is>
-          <t>B85587202</t>
+          <t>B16520330</t>
         </is>
       </c>
       <c r="B572" s="2" t="inlineStr">
         <is>
-          <t>HARLEQUIN FLOORS ESPAÑA SLU</t>
+          <t>Pinturas Pinazo, SL</t>
         </is>
       </c>
       <c r="C572" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D572" s="5" t="n">
-        <v>19481.07</v>
+        <v>22728.12</v>
       </c>
       <c r="E572" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="573" customHeight="1" ht="12.75">
       <c r="A573" s="2" t="inlineStr">
         <is>
-          <t>B57939175</t>
+          <t>B07155435</t>
         </is>
       </c>
       <c r="B573" s="2" t="inlineStr">
         <is>
-          <t>Construcciones PVG 2015 SL</t>
+          <t>TUBOSA BALEAR, S.L.</t>
         </is>
       </c>
       <c r="C573" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D573" s="5" t="n">
-        <v>19469.43</v>
+        <v>22577.08</v>
       </c>
       <c r="E573" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="574" customHeight="1" ht="12.75">
       <c r="A574" s="2" t="inlineStr">
         <is>
-          <t>B42581439</t>
+          <t>B57277337</t>
         </is>
       </c>
       <c r="B574" s="2" t="inlineStr">
         <is>
-          <t>ODEL OBRAS DEL LEVANTE SL</t>
+          <t>VIST I FET SERVEIS, S.L</t>
         </is>
       </c>
       <c r="C574" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D574" s="5" t="n">
-        <v>19423.44</v>
+        <v>22491.06</v>
       </c>
       <c r="E574" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="575" customHeight="1" ht="12.75">
       <c r="A575" s="2" t="inlineStr">
         <is>
-          <t>B57485690</t>
+          <t>B57534034</t>
         </is>
       </c>
       <c r="B575" s="2" t="inlineStr">
         <is>
-          <t>TOLO JORDÁ FUSTERÍA</t>
+          <t>VALLADOS IBIZA S.L</t>
         </is>
       </c>
       <c r="C575" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D575" s="5" t="n">
-        <v>19248.68</v>
+        <v>22333.49</v>
       </c>
       <c r="E575" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="576" customHeight="1" ht="12.75">
       <c r="A576" s="2" t="inlineStr">
         <is>
-          <t>***2784**</t>
+          <t>***4215**</t>
         </is>
       </c>
       <c r="B576" s="2" t="inlineStr">
         <is>
-          <t>ANTONIO PUIGSERVER BIBILONI</t>
+          <t>Bartolome Garcia Sureda</t>
         </is>
       </c>
       <c r="C576" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D576" s="5" t="n">
-        <v>19235.27</v>
+        <v>22204.71</v>
       </c>
       <c r="E576" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="577" customHeight="1" ht="12.75">
       <c r="A577" s="2" t="inlineStr">
         <is>
-          <t>B57818379</t>
+          <t>B07919327</t>
         </is>
       </c>
       <c r="B577" s="2" t="inlineStr">
         <is>
-          <t>MULTISERVICES DECO-TORRES SL</t>
+          <t>Instalaciones Balansat S.L.</t>
         </is>
       </c>
       <c r="C577" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D577" s="5" t="n">
-        <v>19180.69</v>
+        <v>22179.85</v>
       </c>
       <c r="E577" s="2" t="n">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="578" customHeight="1" ht="12.75">
       <c r="A578" s="2" t="inlineStr">
         <is>
-          <t>B07866395</t>
+          <t>U16551798</t>
         </is>
       </c>
       <c r="B578" s="2" t="inlineStr">
         <is>
-          <t>Fontanería Jordi Pont, S.L.</t>
+          <t>UTE IDAM SANTA EULÀRIA</t>
         </is>
       </c>
       <c r="C578" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D578" s="5" t="n">
-        <v>19173.9</v>
+        <v>21987.32</v>
       </c>
       <c r="E578" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="579" customHeight="1" ht="12.75">
       <c r="A579" s="2" t="inlineStr">
         <is>
-          <t>E57789638</t>
+          <t>***7316**</t>
         </is>
       </c>
       <c r="B579" s="2" t="inlineStr">
         <is>
-          <t>NEAN INSTALACIONES Y SERVICIOS</t>
+          <t>ALEJANDRO FERRER AGUILÓ</t>
         </is>
       </c>
       <c r="C579" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D579" s="5" t="n">
-        <v>19156.72</v>
+        <v>21821.13</v>
       </c>
       <c r="E579" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="580" customHeight="1" ht="12.75">
       <c r="A580" s="2" t="inlineStr">
         <is>
-          <t>B07030711</t>
+          <t>***7542**</t>
         </is>
       </c>
       <c r="B580" s="2" t="inlineStr">
         <is>
-          <t>TANDRISA S.L.</t>
+          <t>PINTURA DECORATIVA MANUEL TRIGUERO</t>
         </is>
       </c>
       <c r="C580" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D580" s="5" t="n">
-        <v>19130.5</v>
+        <v>21780.0</v>
       </c>
       <c r="E580" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="581" customHeight="1" ht="12.75">
       <c r="A581" s="2" t="inlineStr">
         <is>
-          <t>***3228**</t>
+          <t>A07309214</t>
         </is>
       </c>
       <c r="B581" s="2" t="inlineStr">
         <is>
-          <t>ESTARAS FERRAGUT PEDRO</t>
+          <t>JV3, SA</t>
         </is>
       </c>
       <c r="C581" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D581" s="5" t="n">
-        <v>19064.76</v>
+        <v>21721.32</v>
       </c>
       <c r="E581" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="582" customHeight="1" ht="12.75">
       <c r="A582" s="2" t="inlineStr">
         <is>
-          <t>B57440158</t>
+          <t>B72725542</t>
         </is>
       </c>
       <c r="B582" s="2" t="inlineStr">
         <is>
-          <t>INSTAL·LACIONS 4 FILS, S.L.</t>
+          <t>Instal·lacions &amp; Projectes SL</t>
         </is>
       </c>
       <c r="C582" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D582" s="5" t="n">
-        <v>18977.66</v>
+        <v>21713.949999999997</v>
       </c>
       <c r="E582" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="583" customHeight="1" ht="12.75">
       <c r="A583" s="2" t="inlineStr">
         <is>
-          <t>B86911336</t>
+          <t>B65508327</t>
         </is>
       </c>
       <c r="B583" s="2" t="inlineStr">
         <is>
-          <t>TABIEXPERT ESPACIOS MÓVILES SL</t>
+          <t>FALLPROTEC SL</t>
         </is>
       </c>
       <c r="C583" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D583" s="5" t="n">
-        <v>18625.93</v>
+        <v>21663.76</v>
       </c>
       <c r="E583" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="584" customHeight="1" ht="12.75">
       <c r="A584" s="2" t="inlineStr">
         <is>
-          <t>***4365**</t>
+          <t>***2086**</t>
         </is>
       </c>
       <c r="B584" s="2" t="inlineStr">
         <is>
-          <t>BARTOLOME BENNASAR RAMIS</t>
+          <t>TALLER D'ALUMINI BIEL VANRELL MASCARÓ</t>
         </is>
       </c>
       <c r="C584" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D584" s="5" t="n">
-        <v>18576.16</v>
+        <v>21548.89</v>
       </c>
       <c r="E584" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="585" customHeight="1" ht="12.75">
       <c r="A585" s="2" t="inlineStr">
         <is>
-          <t>B57322752</t>
+          <t>B07696800</t>
         </is>
       </c>
       <c r="B585" s="2" t="inlineStr">
         <is>
-          <t>PINTURAS RAMIS CIFRE S.R.L</t>
+          <t>PINTURAS FRANCISCO Y JORDI S.L.</t>
         </is>
       </c>
       <c r="C585" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D585" s="5" t="n">
-        <v>18520.26</v>
+        <v>21429.1</v>
       </c>
       <c r="E585" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="586" customHeight="1" ht="12.75">
       <c r="A586" s="2" t="inlineStr">
         <is>
-          <t>B07697378</t>
+          <t>B07703127</t>
         </is>
       </c>
       <c r="B586" s="2" t="inlineStr">
         <is>
-          <t>Bartolomé Adrover e Hijos</t>
+          <t>COLL MARQUÉS MANOBRES, SL</t>
         </is>
       </c>
       <c r="C586" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D586" s="5" t="n">
-        <v>18420.52</v>
+        <v>21263.67</v>
       </c>
       <c r="E586" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="587" customHeight="1" ht="12.75">
       <c r="A587" s="2" t="inlineStr">
         <is>
-          <t>***1853**</t>
+          <t>E22738165</t>
         </is>
       </c>
       <c r="B587" s="2" t="inlineStr">
         <is>
-          <t>JUAN TIBURCIO PÉREZ MARIN</t>
+          <t>CONSTRUCCIONES Y REFORMAS OBRANOVA, SPJ</t>
         </is>
       </c>
       <c r="C587" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D587" s="5" t="n">
-        <v>18373.85</v>
+        <v>21235.5</v>
       </c>
       <c r="E587" s="2" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="588" customHeight="1" ht="12.75">
       <c r="A588" s="2" t="inlineStr">
         <is>
-          <t>***9382**</t>
+          <t>B56917180</t>
         </is>
       </c>
       <c r="B588" s="2" t="inlineStr">
         <is>
-          <t>Antoni Goñalons Sintes</t>
+          <t>CONSTRUCCIONES GINARD LLABRÉS SL</t>
         </is>
       </c>
       <c r="C588" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D588" s="5" t="n">
-        <v>18258.9</v>
+        <v>21095.75</v>
       </c>
       <c r="E588" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="589" customHeight="1" ht="12.75">
       <c r="A589" s="2" t="inlineStr">
         <is>
-          <t>B57769416</t>
+          <t>***2449**</t>
         </is>
       </c>
       <c r="B589" s="2" t="inlineStr">
         <is>
-          <t>CONDOMINIO D'ES PUICH 2012, S.L.</t>
+          <t>Biel Servera Rosselló</t>
         </is>
       </c>
       <c r="C589" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D589" s="5" t="n">
-        <v>18169.97</v>
+        <v>21021.5</v>
       </c>
       <c r="E589" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="590" customHeight="1" ht="12.75">
       <c r="A590" s="2" t="inlineStr">
         <is>
-          <t>J57814949</t>
+          <t>***8932**</t>
         </is>
       </c>
       <c r="B590" s="2" t="inlineStr">
         <is>
-          <t>EQUIPAMENTS I SERVEIS 2030 S.C.P.</t>
+          <t>Elmer Antezana Soria</t>
         </is>
       </c>
       <c r="C590" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D590" s="5" t="n">
-        <v>18094.68</v>
+        <v>20993.5</v>
       </c>
       <c r="E590" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="591" customHeight="1" ht="12.75">
       <c r="A591" s="2" t="inlineStr">
         <is>
-          <t>B07899636</t>
+          <t>A07300858</t>
         </is>
       </c>
       <c r="B591" s="2" t="inlineStr">
         <is>
-          <t>FERRERIA CAN SEGUINA S.L.</t>
+          <t>PREFOC COMERCIAL DEL EXTINTOR SA</t>
         </is>
       </c>
       <c r="C591" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D591" s="5" t="n">
-        <v>18077.4</v>
+        <v>20714.62</v>
       </c>
       <c r="E591" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="592" customHeight="1" ht="12.75">
       <c r="A592" s="2" t="inlineStr">
         <is>
-          <t>***0838**</t>
+          <t>***8481**</t>
         </is>
       </c>
       <c r="B592" s="2" t="inlineStr">
         <is>
-          <t>CONSTANTINO GALLARDO MARTINEZ</t>
+          <t>JOSÉ ECHEVERRÍA CURA (FENÓLICOS MALLORCA)</t>
         </is>
       </c>
       <c r="C592" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D592" s="5" t="n">
-        <v>18071.35</v>
+        <v>20570.0</v>
       </c>
       <c r="E592" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="593" customHeight="1" ht="12.75">
       <c r="A593" s="2" t="inlineStr">
         <is>
-          <t>B16788853</t>
+          <t>B07543648</t>
         </is>
       </c>
       <c r="B593" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES SECANTI, SL</t>
+          <t>EHISA SL</t>
         </is>
       </c>
       <c r="C593" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D593" s="5" t="n">
-        <v>18027.61</v>
+        <v>20471.75</v>
       </c>
       <c r="E593" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="594" customHeight="1" ht="12.75">
       <c r="A594" s="2" t="inlineStr">
         <is>
-          <t>Q0700546E</t>
+          <t>B07698921</t>
         </is>
       </c>
       <c r="B594" s="2" t="inlineStr">
         <is>
-          <t>Eix 114</t>
+          <t>Excavacions Moll, SL</t>
         </is>
       </c>
       <c r="C594" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D594" s="5" t="n">
-        <v>17995.99</v>
+        <v>20461.1</v>
       </c>
       <c r="E594" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="595" customHeight="1" ht="12.75">
       <c r="A595" s="2" t="inlineStr">
         <is>
-          <t>A07109556</t>
+          <t>***1853**</t>
         </is>
       </c>
       <c r="B595" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES ELÉCTRICAS VICENTE GUASCH SA</t>
+          <t>Juan Pérez Marín</t>
         </is>
       </c>
       <c r="C595" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D595" s="5" t="n">
-        <v>17941.66</v>
+        <v>20455.05</v>
       </c>
       <c r="E595" s="2" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="596" customHeight="1" ht="12.75">
       <c r="A596" s="2" t="inlineStr">
         <is>
-          <t>01293450J</t>
+          <t>B57939175</t>
         </is>
       </c>
       <c r="B596" s="2" t="inlineStr">
         <is>
-          <t>ABDELGHANI NAJMI</t>
+          <t>Construcciones PVG 2015, SL</t>
         </is>
       </c>
       <c r="C596" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D596" s="5" t="n">
-        <v>17908.0</v>
+        <v>20419.28</v>
       </c>
       <c r="E596" s="2" t="n">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="597" customHeight="1" ht="12.75">
       <c r="A597" s="2" t="inlineStr">
         <is>
-          <t>B57414187</t>
+          <t>B81231011</t>
         </is>
       </c>
       <c r="B597" s="2" t="inlineStr">
         <is>
-          <t>BONGRUP BALEARES S.L.</t>
+          <t>AIR LIQUIDE HEALTHCARE</t>
         </is>
       </c>
       <c r="C597" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D597" s="5" t="n">
-        <v>17795.97</v>
+        <v>20157.79</v>
       </c>
       <c r="E597" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="598" customHeight="1" ht="12.75">
       <c r="A598" s="2" t="inlineStr">
         <is>
-          <t>B16510331</t>
+          <t>B57909962</t>
         </is>
       </c>
       <c r="B598" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCTORA PUIG PONENT SL</t>
+          <t>COOPER SERVICIOS ELÉCTRICOS SL</t>
         </is>
       </c>
       <c r="C598" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D598" s="5" t="n">
-        <v>17716.559999999998</v>
+        <v>19947.089999999997</v>
       </c>
       <c r="E598" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="599" customHeight="1" ht="12.75">
       <c r="A599" s="2" t="inlineStr">
         <is>
-          <t>B57965063</t>
+          <t>B57928038</t>
         </is>
       </c>
       <c r="B599" s="2" t="inlineStr">
         <is>
-          <t>GRUPO CIMA, S.L</t>
+          <t>GRADUAL INGENIEROS S.L.</t>
         </is>
       </c>
       <c r="C599" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D599" s="5" t="n">
-        <v>17623.04</v>
+        <v>19904.5</v>
       </c>
       <c r="E599" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="600" customHeight="1" ht="12.75">
       <c r="A600" s="2" t="inlineStr">
         <is>
-          <t>B57947384</t>
+          <t>B16512642</t>
         </is>
       </c>
       <c r="B600" s="2" t="inlineStr">
         <is>
-          <t>AMPERVOL INSTALACIONES S.L</t>
+          <t>IBZ CONCEPT OBRAS DE DIMENSIONES ESTÉTICAS SL</t>
         </is>
       </c>
       <c r="C600" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D600" s="5" t="n">
-        <v>17608.38</v>
+        <v>19862.15</v>
       </c>
       <c r="E600" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="601" customHeight="1" ht="12.75">
       <c r="A601" s="2" t="inlineStr">
         <is>
-          <t>A48117881</t>
+          <t>B06418867</t>
         </is>
       </c>
       <c r="B601" s="2" t="inlineStr">
         <is>
-          <t>ELECTRICIDAD N OSES SA</t>
+          <t>IMPULSA CONSTRUCCIONES Y OBRAS, S.L.</t>
         </is>
       </c>
       <c r="C601" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D601" s="5" t="n">
-        <v>17557.75</v>
+        <v>19829.9</v>
       </c>
       <c r="E601" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="602" customHeight="1" ht="12.75">
       <c r="A602" s="2" t="inlineStr">
         <is>
-          <t>B70631817</t>
+          <t>***3458**</t>
         </is>
       </c>
       <c r="B602" s="2" t="inlineStr">
         <is>
-          <t>DG 2003 CONSTRUCCIONES Y REFORMAS, SL</t>
+          <t>Domingo Blesa Pérez</t>
         </is>
       </c>
       <c r="C602" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D602" s="5" t="n">
-        <v>17545.0</v>
+        <v>19571.51</v>
       </c>
       <c r="E602" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="603" customHeight="1" ht="12.75">
       <c r="A603" s="2" t="inlineStr">
         <is>
-          <t>A82625021</t>
+          <t>B85587202</t>
         </is>
       </c>
       <c r="B603" s="2" t="inlineStr">
         <is>
-          <t>REDEXIS GAS</t>
+          <t>HARLEQUIN FLOORS ESPAÑA SLU</t>
         </is>
       </c>
       <c r="C603" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D603" s="5" t="n">
-        <v>17504.66</v>
+        <v>19481.07</v>
       </c>
       <c r="E603" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="604" customHeight="1" ht="12.75">
       <c r="A604" s="2" t="inlineStr">
         <is>
-          <t>A57302267</t>
+          <t>B42581439</t>
         </is>
       </c>
       <c r="B604" s="2" t="inlineStr">
         <is>
-          <t>VIABAL, manteniment i conservació S.A.</t>
+          <t>ODEL OBRAS DEL LEVANTE SL</t>
         </is>
       </c>
       <c r="C604" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D604" s="5" t="n">
-        <v>17495.16</v>
+        <v>19423.44</v>
       </c>
       <c r="E604" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="605" customHeight="1" ht="12.75">
       <c r="A605" s="2" t="inlineStr">
         <is>
-          <t>B57786758</t>
+          <t>B57485690</t>
         </is>
       </c>
       <c r="B605" s="2" t="inlineStr">
         <is>
-          <t>Rotulowcost, S.L.U.</t>
+          <t>TOLO JORDÁ FUSTERÍA</t>
         </is>
       </c>
       <c r="C605" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D605" s="5" t="n">
-        <v>17295.74</v>
+        <v>19248.68</v>
       </c>
       <c r="E605" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="606" customHeight="1" ht="12.75">
       <c r="A606" s="2" t="inlineStr">
         <is>
-          <t>A18276386</t>
+          <t>B57440158</t>
         </is>
       </c>
       <c r="B606" s="2" t="inlineStr">
         <is>
-          <t>INGENIERIA Y CONTROL REMOTO, S.A. (ICR)</t>
+          <t>Instal·lacions 4 Fils, SL</t>
         </is>
       </c>
       <c r="C606" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D606" s="5" t="n">
-        <v>17166.31</v>
+        <v>19236.19</v>
       </c>
       <c r="E606" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="607" customHeight="1" ht="12.75">
       <c r="A607" s="2" t="inlineStr">
         <is>
-          <t>A07325590</t>
+          <t>***2784**</t>
         </is>
       </c>
       <c r="B607" s="2" t="inlineStr">
         <is>
-          <t>REFRIGERACIÓN Y CONFORT SA</t>
+          <t>ANTONIO PUIGSERVER BIBILONI</t>
         </is>
       </c>
       <c r="C607" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D607" s="5" t="n">
-        <v>16988.4</v>
+        <v>19235.27</v>
       </c>
       <c r="E607" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="608" customHeight="1" ht="12.75">
       <c r="A608" s="2" t="inlineStr">
         <is>
-          <t>B16600462</t>
+          <t>B57414252</t>
         </is>
       </c>
       <c r="B608" s="2" t="inlineStr">
         <is>
-          <t>MENORCA SUB TRABAJOS SUBACUATICOS SL</t>
+          <t>Edificaciones Joys, SL</t>
         </is>
       </c>
       <c r="C608" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D608" s="5" t="n">
-        <v>16940.0</v>
+        <v>19225.73</v>
       </c>
       <c r="E608" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="609" customHeight="1" ht="12.75">
       <c r="A609" s="2" t="inlineStr">
         <is>
-          <t>B56440167</t>
+          <t>B57818379</t>
         </is>
       </c>
       <c r="B609" s="2" t="inlineStr">
         <is>
-          <t>REFORMAS VIMER MENORCA, SL</t>
+          <t>MULTISERVICES DECO-TORRES SL</t>
         </is>
       </c>
       <c r="C609" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D609" s="5" t="n">
-        <v>16857.94</v>
+        <v>19180.69</v>
       </c>
       <c r="E609" s="2" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="610" customHeight="1" ht="12.75">
       <c r="A610" s="2" t="inlineStr">
         <is>
-          <t>B57296097</t>
+          <t>B07866395</t>
         </is>
       </c>
       <c r="B610" s="2" t="inlineStr">
         <is>
-          <t>ALUMIPRACTIC, S.L.</t>
+          <t>Fontanería Jordi Pont, S.L.</t>
         </is>
       </c>
       <c r="C610" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D610" s="5" t="n">
-        <v>16831.11</v>
+        <v>19173.9</v>
       </c>
       <c r="E610" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="611" customHeight="1" ht="12.75">
       <c r="A611" s="2" t="inlineStr">
         <is>
-          <t>***4088**</t>
+          <t>E57789638</t>
         </is>
       </c>
       <c r="B611" s="2" t="inlineStr">
         <is>
-          <t>Martinez Perez Miguel Angel</t>
+          <t>NEAN INSTALACIONES Y SERVICIOS</t>
         </is>
       </c>
       <c r="C611" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D611" s="5" t="n">
-        <v>16824.52</v>
+        <v>19156.72</v>
       </c>
       <c r="E611" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="612" customHeight="1" ht="12.75">
       <c r="A612" s="2" t="inlineStr">
         <is>
-          <t>***2596**</t>
+          <t>B07030711</t>
         </is>
       </c>
       <c r="B612" s="2" t="inlineStr">
         <is>
-          <t>Ricardo Gómez Ávila</t>
+          <t>TANDRISA S.L.</t>
         </is>
       </c>
       <c r="C612" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D612" s="5" t="n">
-        <v>16806.899999999998</v>
+        <v>19130.5</v>
       </c>
       <c r="E612" s="2" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="613" customHeight="1" ht="12.75">
       <c r="A613" s="2" t="inlineStr">
         <is>
-          <t>A28018083</t>
+          <t>B57786253</t>
         </is>
       </c>
       <c r="B613" s="2" t="inlineStr">
         <is>
-          <t>Sociedad Española de Montajes Industriales SA</t>
+          <t>FACHADAS JGB S.L.</t>
         </is>
       </c>
       <c r="C613" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D613" s="5" t="n">
-        <v>16589.1</v>
+        <v>19087.75</v>
       </c>
       <c r="E613" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="614" customHeight="1" ht="12.75">
       <c r="A614" s="2" t="inlineStr">
         <is>
-          <t>B66629841</t>
+          <t>***3228**</t>
         </is>
       </c>
       <c r="B614" s="2" t="inlineStr">
         <is>
-          <t>SMARTMARINAS PROJECTS, S.L.</t>
+          <t>ESTARAS FERRAGUT PEDRO</t>
         </is>
       </c>
       <c r="C614" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D614" s="5" t="n">
-        <v>16574.1</v>
+        <v>19064.76</v>
       </c>
       <c r="E614" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="615" customHeight="1" ht="12.75">
       <c r="A615" s="2" t="inlineStr">
         <is>
-          <t>B57002842</t>
+          <t>B86911336</t>
         </is>
       </c>
       <c r="B615" s="2" t="inlineStr">
         <is>
-          <t>ARC Sistemes Elèctrics, SL</t>
+          <t>TABIEXPERT ESPACIOS MÓVILES SL</t>
         </is>
       </c>
       <c r="C615" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D615" s="5" t="n">
-        <v>16560.3</v>
+        <v>18625.93</v>
       </c>
       <c r="E615" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="616" customHeight="1" ht="12.75">
       <c r="A616" s="2" t="inlineStr">
         <is>
-          <t>B57480873</t>
+          <t>***4365**</t>
         </is>
       </c>
       <c r="B616" s="2" t="inlineStr">
         <is>
-          <t>MONTNOVA 2007 SL</t>
+          <t>BARTOLOME BENNASAR RAMIS</t>
         </is>
       </c>
       <c r="C616" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D616" s="5" t="n">
-        <v>16419.7</v>
+        <v>18576.16</v>
       </c>
       <c r="E616" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="617" customHeight="1" ht="12.75">
       <c r="A617" s="2" t="inlineStr">
         <is>
-          <t>***5019**</t>
+          <t>B19693936</t>
         </is>
       </c>
       <c r="B617" s="2" t="inlineStr">
         <is>
-          <t>JOSÉ MARÍ TORRES</t>
+          <t>GUI-VA, SL</t>
         </is>
       </c>
       <c r="C617" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D617" s="5" t="n">
-        <v>16317.15</v>
+        <v>18560.95</v>
       </c>
       <c r="E617" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="618" customHeight="1" ht="12.75">
       <c r="A618" s="2" t="inlineStr">
         <is>
-          <t>***0926**</t>
+          <t>B57322752</t>
         </is>
       </c>
       <c r="B618" s="2" t="inlineStr">
         <is>
-          <t>Mario Vela Fernández</t>
+          <t>PINTURAS RAMIS CIFRE S.R.L</t>
         </is>
       </c>
       <c r="C618" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D618" s="5" t="n">
-        <v>16295.07</v>
+        <v>18520.26</v>
       </c>
       <c r="E618" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="619" customHeight="1" ht="12.75">
       <c r="A619" s="2" t="inlineStr">
         <is>
-          <t>B07910342</t>
+          <t>B07697378</t>
         </is>
       </c>
       <c r="B619" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS XESC MANDEU SL</t>
+          <t>Bartolomé Adrover e Hijos</t>
         </is>
       </c>
       <c r="C619" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D619" s="5" t="n">
-        <v>16244.25</v>
+        <v>18420.52</v>
       </c>
       <c r="E619" s="2" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="620" customHeight="1" ht="12.75">
       <c r="A620" s="2" t="inlineStr">
         <is>
-          <t>B16531162</t>
+          <t>***9382**</t>
         </is>
       </c>
       <c r="B620" s="2" t="inlineStr">
         <is>
-          <t>MONTAJES INTEGRALES ZC BAR 2010, S.L.</t>
+          <t>Antoni Goñalons Sintes</t>
         </is>
       </c>
       <c r="C620" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D620" s="5" t="n">
-        <v>16226.1</v>
+        <v>18258.9</v>
       </c>
       <c r="E620" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="621" customHeight="1" ht="12.75">
       <c r="A621" s="2" t="inlineStr">
         <is>
-          <t>B57330888</t>
+          <t>B57769416</t>
         </is>
       </c>
       <c r="B621" s="2" t="inlineStr">
         <is>
-          <t>ROSAGAR 2005 SL</t>
+          <t>CONDOMINIO D'ES PUICH 2012, S.L.</t>
         </is>
       </c>
       <c r="C621" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D621" s="5" t="n">
-        <v>16201.17</v>
+        <v>18169.97</v>
       </c>
       <c r="E621" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="622" customHeight="1" ht="12.75">
       <c r="A622" s="2" t="inlineStr">
         <is>
-          <t>***3997**</t>
+          <t>J57814949</t>
         </is>
       </c>
       <c r="B622" s="2" t="inlineStr">
         <is>
-          <t>Alejandro Miró Cladera</t>
+          <t>EQUIPAMENTS I SERVEIS 2030 S.C.P.</t>
         </is>
       </c>
       <c r="C622" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D622" s="5" t="n">
-        <v>16123.25</v>
+        <v>18094.68</v>
       </c>
       <c r="E622" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="623" customHeight="1" ht="12.75">
       <c r="A623" s="2" t="inlineStr">
         <is>
-          <t>B57256604</t>
+          <t>B07899636</t>
         </is>
       </c>
       <c r="B623" s="2" t="inlineStr">
         <is>
-          <t>Gelabert Aguilar S.L.</t>
+          <t>FERRERIA CAN SEGUINA S.L.</t>
         </is>
       </c>
       <c r="C623" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D623" s="5" t="n">
-        <v>15929.44</v>
+        <v>18077.4</v>
       </c>
       <c r="E623" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="624" customHeight="1" ht="12.75">
       <c r="A624" s="2" t="inlineStr">
         <is>
-          <t>***2237**</t>
+          <t>***0838**</t>
         </is>
       </c>
       <c r="B624" s="2" t="inlineStr">
         <is>
-          <t>Antonio Segura Sánchez</t>
+          <t>CONSTANTINO GALLARDO MARTINEZ</t>
         </is>
       </c>
       <c r="C624" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D624" s="5" t="n">
-        <v>15767.47</v>
+        <v>18071.35</v>
       </c>
       <c r="E624" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="625" customHeight="1" ht="12.75">
       <c r="A625" s="2" t="inlineStr">
         <is>
-          <t>B98591233</t>
+          <t>B16788853</t>
         </is>
       </c>
       <c r="B625" s="2" t="inlineStr">
         <is>
-          <t>Istobal España SLU</t>
+          <t>CONSTRUCCIONES SECANTI, SL</t>
         </is>
       </c>
       <c r="C625" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D625" s="5" t="n">
-        <v>15636.74</v>
+        <v>18027.61</v>
       </c>
       <c r="E625" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="626" customHeight="1" ht="12.75">
       <c r="A626" s="2" t="inlineStr">
         <is>
-          <t>***2542**</t>
+          <t>Q0700546E</t>
         </is>
       </c>
       <c r="B626" s="2" t="inlineStr">
         <is>
-          <t>MATEU PIÑA, MATÍAS</t>
+          <t>Eix 114</t>
         </is>
       </c>
       <c r="C626" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D626" s="5" t="n">
-        <v>15622.31</v>
+        <v>17995.99</v>
       </c>
       <c r="E626" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="627" customHeight="1" ht="12.75">
       <c r="A627" s="2" t="inlineStr">
         <is>
-          <t>***0220**</t>
+          <t>A07109556</t>
         </is>
       </c>
       <c r="B627" s="2" t="inlineStr">
         <is>
-          <t>DANIEL GUARINO CAPÓ</t>
+          <t>INSTALACIONES ELÉCTRICAS VICENTE GUASCH SA</t>
         </is>
       </c>
       <c r="C627" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D627" s="5" t="n">
-        <v>15548.5</v>
+        <v>17941.66</v>
       </c>
       <c r="E627" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="628" customHeight="1" ht="12.75">
       <c r="A628" s="2" t="inlineStr">
         <is>
-          <t>B57654451</t>
+          <t>01293450J</t>
         </is>
       </c>
       <c r="B628" s="2" t="inlineStr">
         <is>
-          <t>ASSEMBLY&amp;POOL, SLU</t>
+          <t>ABDELGHANI NAJMI</t>
         </is>
       </c>
       <c r="C628" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D628" s="5" t="n">
-        <v>15497.68</v>
+        <v>17908.0</v>
       </c>
       <c r="E628" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="629" customHeight="1" ht="12.75">
       <c r="A629" s="2" t="inlineStr">
         <is>
-          <t>B07687130</t>
+          <t>B57414187</t>
         </is>
       </c>
       <c r="B629" s="2" t="inlineStr">
         <is>
-          <t>INSTALADORA ELECTRICA BADI, S.L.</t>
+          <t>BONGRUP BALEARES S.L.</t>
         </is>
       </c>
       <c r="C629" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D629" s="5" t="n">
-        <v>15358.4</v>
+        <v>17795.97</v>
       </c>
       <c r="E629" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="630" customHeight="1" ht="12.75">
       <c r="A630" s="2" t="inlineStr">
         <is>
-          <t>B07964018</t>
+          <t>B16510331</t>
         </is>
       </c>
       <c r="B630" s="2" t="inlineStr">
         <is>
-          <t>TRIMA AMBIENTAL, S.L.</t>
+          <t>CONSTRUCTORA PUIG PONENT SL</t>
         </is>
       </c>
       <c r="C630" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D630" s="5" t="n">
-        <v>15180.66</v>
+        <v>17716.559999999998</v>
       </c>
       <c r="E630" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="631" customHeight="1" ht="12.75">
       <c r="A631" s="2" t="inlineStr">
         <is>
-          <t>B57299554</t>
+          <t>B57965063</t>
         </is>
       </c>
       <c r="B631" s="2" t="inlineStr">
         <is>
-          <t>TALLER DE PROJECTES I ENGINYERIA, S.L.</t>
+          <t>GRUPO CIMA, S.L</t>
         </is>
       </c>
       <c r="C631" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D631" s="5" t="n">
-        <v>15125.0</v>
+        <v>17623.04</v>
       </c>
       <c r="E631" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="632" customHeight="1" ht="12.75">
       <c r="A632" s="2" t="inlineStr">
         <is>
-          <t>41658271S</t>
+          <t>A48117881</t>
         </is>
       </c>
       <c r="B632" s="2" t="inlineStr">
         <is>
-          <t>Abdel Karim Yagoubi</t>
+          <t>ELECTRICIDAD N OSES SA</t>
         </is>
       </c>
       <c r="C632" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D632" s="5" t="n">
-        <v>15097.78</v>
+        <v>17557.75</v>
       </c>
       <c r="E632" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="633" customHeight="1" ht="12.75">
       <c r="A633" s="2" t="inlineStr">
         <is>
-          <t>B57032781</t>
+          <t>B70631817</t>
         </is>
       </c>
       <c r="B633" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONES CONTRACORRIENTE SL</t>
+          <t>DG 2003 CONSTRUCCIONES Y REFORMAS, SL</t>
         </is>
       </c>
       <c r="C633" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D633" s="5" t="n">
-        <v>15065.19</v>
+        <v>17545.0</v>
       </c>
       <c r="E633" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="634" customHeight="1" ht="12.75">
       <c r="A634" s="2" t="inlineStr">
         <is>
-          <t>B07052814</t>
+          <t>***1829**</t>
         </is>
       </c>
       <c r="B634" s="2" t="inlineStr">
         <is>
-          <t>INSAFOR, SL</t>
+          <t>Juan Rafael Florit Martínez</t>
         </is>
       </c>
       <c r="C634" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D634" s="5" t="n">
-        <v>15016.25</v>
+        <v>17520.8</v>
       </c>
       <c r="E634" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="635" customHeight="1" ht="12.75">
       <c r="A635" s="2" t="inlineStr">
         <is>
-          <t>B07529878</t>
+          <t>A82625021</t>
         </is>
       </c>
       <c r="B635" s="2" t="inlineStr">
         <is>
-          <t>PROMOCIONS SINIUM S.L.</t>
+          <t>REDEXIS GAS</t>
         </is>
       </c>
       <c r="C635" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D635" s="5" t="n">
-        <v>15012.439999999999</v>
+        <v>17504.66</v>
       </c>
       <c r="E635" s="2" t="n">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="636" customHeight="1" ht="12.75">
       <c r="A636" s="2" t="inlineStr">
         <is>
-          <t>B57052631</t>
+          <t>A57302267</t>
         </is>
       </c>
       <c r="B636" s="2" t="inlineStr">
         <is>
-          <t>COMERCIAL MUNAR Y TEJEDOR SL</t>
+          <t>VIABAL, manteniment i conservació S.A.</t>
         </is>
       </c>
       <c r="C636" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D636" s="5" t="n">
-        <v>14913.25</v>
+        <v>17495.16</v>
       </c>
       <c r="E636" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="637" customHeight="1" ht="12.75">
       <c r="A637" s="2" t="inlineStr">
         <is>
-          <t>***2749**</t>
+          <t>B67631002</t>
         </is>
       </c>
       <c r="B637" s="2" t="inlineStr">
         <is>
-          <t>JAUME REYES GALEANO</t>
+          <t>Eficiencia y Sol S.L.</t>
         </is>
       </c>
       <c r="C637" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D637" s="5" t="n">
-        <v>14870.49</v>
+        <v>17357.61</v>
       </c>
       <c r="E637" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="638" customHeight="1" ht="12.75">
       <c r="A638" s="2" t="inlineStr">
         <is>
-          <t>B42857490</t>
+          <t>B57786758</t>
         </is>
       </c>
       <c r="B638" s="2" t="inlineStr">
         <is>
-          <t>PUNT DE SERVEI ELECTRIC S.L.U.</t>
+          <t>Rotulowcost, S.L.U.</t>
         </is>
       </c>
       <c r="C638" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D638" s="5" t="n">
-        <v>14827.49</v>
+        <v>17295.74</v>
       </c>
       <c r="E638" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="639" customHeight="1" ht="12.75">
       <c r="A639" s="2" t="inlineStr">
         <is>
-          <t>B57943714</t>
+          <t>A18276386</t>
         </is>
       </c>
       <c r="B639" s="2" t="inlineStr">
         <is>
-          <t>EIVIBLANC PROYECTOS Y OBRAS, S.L.</t>
+          <t>INGENIERIA Y CONTROL REMOTO, S.A. (ICR)</t>
         </is>
       </c>
       <c r="C639" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D639" s="5" t="n">
-        <v>14774.1</v>
+        <v>17166.31</v>
       </c>
       <c r="E639" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="640" customHeight="1" ht="12.75">
       <c r="A640" s="2" t="inlineStr">
         <is>
-          <t>B57977514</t>
+          <t>A07325590</t>
         </is>
       </c>
       <c r="B640" s="2" t="inlineStr">
         <is>
-          <t>C5 COVERINGS IBIZA SL</t>
+          <t>REFRIGERACIÓN Y CONFORT SA</t>
         </is>
       </c>
       <c r="C640" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D640" s="5" t="n">
-        <v>14702.43</v>
+        <v>16988.4</v>
       </c>
       <c r="E640" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="641" customHeight="1" ht="12.75">
       <c r="A641" s="2" t="inlineStr">
         <is>
-          <t>***0087**</t>
+          <t>B16600462</t>
         </is>
       </c>
       <c r="B641" s="2" t="inlineStr">
         <is>
-          <t>Pedro Betancor Santana</t>
+          <t>MENORCA SUB TRABAJOS SUBACUATICOS SL</t>
         </is>
       </c>
       <c r="C641" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D641" s="5" t="n">
-        <v>14589.94</v>
+        <v>16940.0</v>
       </c>
       <c r="E641" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="642" customHeight="1" ht="12.75">
       <c r="A642" s="2" t="inlineStr">
         <is>
-          <t>B57668246</t>
+          <t>B56440167</t>
         </is>
       </c>
       <c r="B642" s="2" t="inlineStr">
         <is>
-          <t>Serveis Medi Ambientals de Balears SL</t>
+          <t>REFORMAS VIMER MENORCA, SL</t>
         </is>
       </c>
       <c r="C642" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D642" s="5" t="n">
-        <v>14447.7</v>
+        <v>16857.94</v>
       </c>
       <c r="E642" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="643" customHeight="1" ht="12.75">
       <c r="A643" s="2" t="inlineStr">
         <is>
-          <t>B57026536</t>
+          <t>B57155327</t>
         </is>
       </c>
       <c r="B643" s="2" t="inlineStr">
         <is>
-          <t>MONQUADRAT SL</t>
+          <t>ALUMINIOS QUEREDA, S.L.</t>
         </is>
       </c>
       <c r="C643" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D643" s="5" t="n">
-        <v>14436.27</v>
+        <v>16848.52</v>
       </c>
       <c r="E643" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="644" customHeight="1" ht="12.75">
       <c r="A644" s="2" t="inlineStr">
         <is>
-          <t>B57791147</t>
+          <t>B57296097</t>
         </is>
       </c>
       <c r="B644" s="2" t="inlineStr">
         <is>
-          <t>Hermanos Martín Trenas S.L.U.</t>
+          <t>ALUMIPRACTIC, S.L.</t>
         </is>
       </c>
       <c r="C644" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D644" s="5" t="n">
-        <v>14416.46</v>
+        <v>16831.11</v>
       </c>
       <c r="E644" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="645" customHeight="1" ht="12.75">
       <c r="A645" s="2" t="inlineStr">
         <is>
-          <t>B57503237</t>
+          <t>***4088**</t>
         </is>
       </c>
       <c r="B645" s="2" t="inlineStr">
         <is>
-          <t>CERRAMIENTOS GRUPO ORELL</t>
+          <t>Martinez Perez Miguel Angel</t>
         </is>
       </c>
       <c r="C645" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D645" s="5" t="n">
-        <v>14360.03</v>
+        <v>16824.52</v>
       </c>
       <c r="E645" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="646" customHeight="1" ht="12.75">
       <c r="A646" s="2" t="inlineStr">
         <is>
-          <t>A58473323</t>
+          <t>A28018083</t>
         </is>
       </c>
       <c r="B646" s="2" t="inlineStr">
         <is>
-          <t>REITER SYSTEMS SA</t>
+          <t>Sociedad Española de Montajes Industriales SA</t>
         </is>
       </c>
       <c r="C646" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D646" s="5" t="n">
-        <v>14278.69</v>
+        <v>16589.1</v>
       </c>
       <c r="E646" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="647" customHeight="1" ht="12.75">
       <c r="A647" s="2" t="inlineStr">
         <is>
-          <t>B57262685</t>
+          <t>B66629841</t>
         </is>
       </c>
       <c r="B647" s="2" t="inlineStr">
         <is>
-          <t>EDIBAL FERRO I FORMIGÓ SL</t>
+          <t>SMARTMARINAS PROJECTS, S.L.</t>
         </is>
       </c>
       <c r="C647" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D647" s="5" t="n">
-        <v>14261.27</v>
+        <v>16574.1</v>
       </c>
       <c r="E647" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="648" customHeight="1" ht="12.75">
       <c r="A648" s="2" t="inlineStr">
         <is>
-          <t>B28444834</t>
+          <t>B57002842</t>
         </is>
       </c>
       <c r="B648" s="2" t="inlineStr">
         <is>
-          <t>UTC Clima, Servicio y Controles Iberia, S.L.</t>
+          <t>ARC Sistemes Elèctrics, SL</t>
         </is>
       </c>
       <c r="C648" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D648" s="5" t="n">
-        <v>14150.95</v>
+        <v>16560.3</v>
       </c>
       <c r="E648" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="649" customHeight="1" ht="12.75">
       <c r="A649" s="2" t="inlineStr">
         <is>
-          <t>***1512**</t>
+          <t>B57480873</t>
         </is>
       </c>
       <c r="B649" s="2" t="inlineStr">
         <is>
-          <t>MIQUEL NIELL COLL</t>
+          <t>MONTNOVA 2007 SL</t>
         </is>
       </c>
       <c r="C649" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D649" s="5" t="n">
-        <v>14036.0</v>
+        <v>16419.7</v>
       </c>
       <c r="E649" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="650" customHeight="1" ht="12.75">
       <c r="A650" s="2" t="inlineStr">
         <is>
-          <t>***5421**</t>
+          <t>***5019**</t>
         </is>
       </c>
       <c r="B650" s="2" t="inlineStr">
         <is>
-          <t>Juan Manuel Perelló Perelló</t>
+          <t>JOSÉ MARÍ TORRES</t>
         </is>
       </c>
       <c r="C650" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D650" s="5" t="n">
-        <v>13942.84</v>
+        <v>16317.15</v>
       </c>
       <c r="E650" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="651" customHeight="1" ht="12.75">
       <c r="A651" s="2" t="inlineStr">
         <is>
-          <t>B57657181</t>
+          <t>***0926**</t>
         </is>
       </c>
       <c r="B651" s="2" t="inlineStr">
         <is>
-          <t>INGEMAN Mantenimiento e Instalaciones</t>
+          <t>Mario Vela Fernández</t>
         </is>
       </c>
       <c r="C651" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D651" s="5" t="n">
-        <v>13922.67</v>
+        <v>16295.07</v>
       </c>
       <c r="E651" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="652" customHeight="1" ht="12.75">
       <c r="A652" s="2" t="inlineStr">
         <is>
-          <t>B07942469</t>
+          <t>B07910342</t>
         </is>
       </c>
       <c r="B652" s="2" t="inlineStr">
         <is>
-          <t>monisbal, s l</t>
+          <t>CONSTRUCCIONS XESC MANDEU SL</t>
         </is>
       </c>
       <c r="C652" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D652" s="5" t="n">
-        <v>13912.58</v>
+        <v>16244.25</v>
       </c>
       <c r="E652" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="653" customHeight="1" ht="12.75">
       <c r="A653" s="2" t="inlineStr">
         <is>
-          <t>B65809725</t>
+          <t>B16531162</t>
         </is>
       </c>
       <c r="B653" s="2" t="inlineStr">
         <is>
-          <t>SISTEMA NOU BAU SL</t>
+          <t>MONTAJES INTEGRALES ZC BAR 2010, S.L.</t>
         </is>
       </c>
       <c r="C653" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D653" s="5" t="n">
-        <v>13760.48</v>
+        <v>16226.1</v>
       </c>
       <c r="E653" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="654" customHeight="1" ht="12.75">
       <c r="A654" s="2" t="inlineStr">
         <is>
-          <t>B07804446</t>
+          <t>B57330888</t>
         </is>
       </c>
       <c r="B654" s="2" t="inlineStr">
         <is>
-          <t>FONTANERÍA ARTIGUES, S.L.</t>
+          <t>ROSAGAR 2005 SL</t>
         </is>
       </c>
       <c r="C654" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D654" s="5" t="n">
-        <v>13731.03</v>
+        <v>16201.17</v>
       </c>
       <c r="E654" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="655" customHeight="1" ht="12.75">
       <c r="A655" s="2" t="inlineStr">
         <is>
-          <t>B07410061</t>
+          <t>***3997**</t>
         </is>
       </c>
       <c r="B655" s="2" t="inlineStr">
         <is>
-          <t>BALTYC OBRAS Y SERVICIOS SLU</t>
+          <t>Alejandro Miró Cladera</t>
         </is>
       </c>
       <c r="C655" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D655" s="5" t="n">
-        <v>13667.69</v>
+        <v>16123.25</v>
       </c>
       <c r="E655" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="656" customHeight="1" ht="12.75">
       <c r="A656" s="2" t="inlineStr">
         <is>
-          <t>***8770**</t>
+          <t>B57256604</t>
         </is>
       </c>
       <c r="B656" s="2" t="inlineStr">
         <is>
-          <t>BITS SERVEIS MALLORCA</t>
+          <t>Gelabert Aguilar S.L.</t>
         </is>
       </c>
       <c r="C656" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D656" s="5" t="n">
-        <v>13614.92</v>
+        <v>15929.44</v>
       </c>
       <c r="E656" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="657" customHeight="1" ht="12.75">
       <c r="A657" s="2" t="inlineStr">
         <is>
-          <t>B57359598</t>
+          <t>***2237**</t>
         </is>
       </c>
       <c r="B657" s="2" t="inlineStr">
         <is>
-          <t>Sistema de acceso Baleares, SL</t>
+          <t>Antonio Segura Sánchez</t>
         </is>
       </c>
       <c r="C657" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D657" s="5" t="n">
-        <v>13464.88</v>
+        <v>15767.47</v>
       </c>
       <c r="E657" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="658" customHeight="1" ht="12.75">
       <c r="A658" s="2" t="inlineStr">
         <is>
-          <t>A08103459</t>
+          <t>***1605**</t>
         </is>
       </c>
       <c r="B658" s="2" t="inlineStr">
         <is>
-          <t>VSL CONSTRUCTION SYSTEMS, S.A.,</t>
+          <t>PEDRO JEREZ CASTILLA</t>
         </is>
       </c>
       <c r="C658" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D658" s="5" t="n">
-        <v>13376.55</v>
+        <v>15730.0</v>
       </c>
       <c r="E658" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="659" customHeight="1" ht="12.75">
       <c r="A659" s="2" t="inlineStr">
         <is>
-          <t>B57774044</t>
+          <t>B98591233</t>
         </is>
       </c>
       <c r="B659" s="2" t="inlineStr">
         <is>
-          <t>NYQUIST ENGINYERIA I SERVEIS, S.L.</t>
+          <t>Istobal España SLU</t>
         </is>
       </c>
       <c r="C659" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D659" s="5" t="n">
-        <v>12856.72</v>
+        <v>15636.74</v>
       </c>
       <c r="E659" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="660" customHeight="1" ht="12.75">
       <c r="A660" s="2" t="inlineStr">
         <is>
-          <t>ESA79486833</t>
+          <t>***2542**</t>
         </is>
       </c>
       <c r="B660" s="2" t="inlineStr">
         <is>
-          <t>Elecnor SA</t>
+          <t>MATEU PIÑA, MATÍAS</t>
         </is>
       </c>
       <c r="C660" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D660" s="5" t="n">
-        <v>12853.55</v>
+        <v>15622.31</v>
       </c>
       <c r="E660" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="661" customHeight="1" ht="12.75">
       <c r="A661" s="2" t="inlineStr">
         <is>
-          <t>***3516**</t>
+          <t>***0220**</t>
         </is>
       </c>
       <c r="B661" s="2" t="inlineStr">
         <is>
-          <t>BARTOMEU BOSCH GALMÉS</t>
+          <t>DANIEL GUARINO CAPÓ</t>
         </is>
       </c>
       <c r="C661" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D661" s="5" t="n">
-        <v>12585.58</v>
+        <v>15548.5</v>
       </c>
       <c r="E661" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="662" customHeight="1" ht="12.75">
       <c r="A662" s="2" t="inlineStr">
         <is>
-          <t>A78958964</t>
+          <t>B57654451</t>
         </is>
       </c>
       <c r="B662" s="2" t="inlineStr">
         <is>
-          <t>ASSA ABLOY ENTRANCE SYSTEMS SPAIN SAU</t>
+          <t>ASSEMBLY&amp;POOL, SLU</t>
         </is>
       </c>
       <c r="C662" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D662" s="5" t="n">
-        <v>12584.0</v>
+        <v>15497.68</v>
       </c>
       <c r="E662" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="663" customHeight="1" ht="12.75">
       <c r="A663" s="2" t="inlineStr">
         <is>
-          <t>***1229**</t>
+          <t>B07687130</t>
         </is>
       </c>
       <c r="B663" s="2" t="inlineStr">
         <is>
-          <t>TONI MAS CONSTRUCCIONES Y REFORMAS S.L.</t>
+          <t>INSTALADORA ELECTRICA BADI, S.L.</t>
         </is>
       </c>
       <c r="C663" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D663" s="5" t="n">
-        <v>12511.4</v>
+        <v>15358.4</v>
       </c>
       <c r="E663" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="664" customHeight="1" ht="12.75">
       <c r="A664" s="2" t="inlineStr">
         <is>
-          <t>***1517**</t>
+          <t>B07964018</t>
         </is>
       </c>
       <c r="B664" s="2" t="inlineStr">
         <is>
-          <t>JUAN GALIANO PONS</t>
+          <t>TRIMA AMBIENTAL, S.L.</t>
         </is>
       </c>
       <c r="C664" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D664" s="5" t="n">
-        <v>12485.55</v>
+        <v>15180.66</v>
       </c>
       <c r="E664" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="665" customHeight="1" ht="12.75">
       <c r="A665" s="2" t="inlineStr">
         <is>
-          <t>***3589**</t>
+          <t>B57299554</t>
         </is>
       </c>
       <c r="B665" s="2" t="inlineStr">
         <is>
-          <t>PROJECTES I ACABATS SASTRE SL</t>
+          <t>TALLER DE PROJECTES I ENGINYERIA, S.L.</t>
         </is>
       </c>
       <c r="C665" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D665" s="5" t="n">
-        <v>12458.01</v>
+        <v>15125.0</v>
       </c>
       <c r="E665" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="666" customHeight="1" ht="12.75">
       <c r="A666" s="2" t="inlineStr">
         <is>
-          <t>B07650179</t>
+          <t>41658271S</t>
         </is>
       </c>
       <c r="B666" s="2" t="inlineStr">
         <is>
-          <t>Wecobol S.L.</t>
+          <t>Abdel Karim Yagoubi</t>
         </is>
       </c>
       <c r="C666" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D666" s="5" t="n">
-        <v>12429.97</v>
+        <v>15097.78</v>
       </c>
       <c r="E666" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="667" customHeight="1" ht="12.75">
       <c r="A667" s="2" t="inlineStr">
         <is>
-          <t>B07567134</t>
+          <t>B13883962</t>
         </is>
       </c>
       <c r="B667" s="2" t="inlineStr">
         <is>
-          <t>PEDRO SANTANDREU S.L.</t>
+          <t>Odana Ingeniería, SL</t>
         </is>
       </c>
       <c r="C667" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D667" s="5" t="n">
-        <v>12374.89</v>
+        <v>15093.54</v>
       </c>
       <c r="E667" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="668" customHeight="1" ht="12.75">
       <c r="A668" s="2" t="inlineStr">
         <is>
-          <t>B07061856</t>
+          <t>B57032781</t>
         </is>
       </c>
       <c r="B668" s="2" t="inlineStr">
         <is>
-          <t>LEVEL ELECTRONICS, S.L.</t>
+          <t>CONSTRUCCIONES CONTRACORRIENTE SL</t>
         </is>
       </c>
       <c r="C668" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D668" s="5" t="n">
-        <v>12342.8</v>
+        <v>15065.19</v>
       </c>
       <c r="E668" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="669" customHeight="1" ht="12.75">
       <c r="A669" s="2" t="inlineStr">
         <is>
-          <t>B98709579</t>
+          <t>B07052814</t>
         </is>
       </c>
       <c r="B669" s="2" t="inlineStr">
         <is>
-          <t>AE Service Parts SLU</t>
+          <t>INSAFOR, SL</t>
         </is>
       </c>
       <c r="C669" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D669" s="5" t="n">
-        <v>12339.02</v>
+        <v>15016.25</v>
       </c>
       <c r="E669" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="670" customHeight="1" ht="12.75">
       <c r="A670" s="2" t="inlineStr">
         <is>
-          <t>G57505885</t>
+          <t>B07529878</t>
         </is>
       </c>
       <c r="B670" s="2" t="inlineStr">
         <is>
-          <t>FUNDACIÓ PER A PERSONES AMB DISCAPACITAT ILLA DE MENORCA</t>
+          <t>PROMOCIONS SINIUM S.L.</t>
         </is>
       </c>
       <c r="C670" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D670" s="5" t="n">
-        <v>12336.13</v>
+        <v>15012.439999999999</v>
       </c>
       <c r="E670" s="2" t="n">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="671" customHeight="1" ht="12.75">
       <c r="A671" s="2" t="inlineStr">
         <is>
-          <t>B18833384</t>
+          <t>B57052631</t>
         </is>
       </c>
       <c r="B671" s="2" t="inlineStr">
         <is>
-          <t>GESCOM APLICACIONES TÉCNICAS SL</t>
+          <t>COMERCIAL MUNAR Y TEJEDOR SL</t>
         </is>
       </c>
       <c r="C671" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D671" s="5" t="n">
-        <v>12239.72</v>
+        <v>14913.25</v>
       </c>
       <c r="E671" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="672" customHeight="1" ht="12.75">
       <c r="A672" s="2" t="inlineStr">
         <is>
-          <t>B07449820</t>
+          <t>***2749**</t>
         </is>
       </c>
       <c r="B672" s="2" t="inlineStr">
         <is>
-          <t>COMERCIAL FRÍO BALEAR, S.L.</t>
+          <t>JAUME REYES GALEANO</t>
         </is>
       </c>
       <c r="C672" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D672" s="5" t="n">
-        <v>12035.47</v>
+        <v>14870.49</v>
       </c>
       <c r="E672" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="673" customHeight="1" ht="12.75">
       <c r="A673" s="2" t="inlineStr">
         <is>
-          <t>B57121618</t>
+          <t>B42857490</t>
         </is>
       </c>
       <c r="B673" s="2" t="inlineStr">
         <is>
-          <t>MULTISERVICIOS PERELLO, SLU</t>
+          <t>PUNT DE SERVEI ELECTRIC S.L.U.</t>
         </is>
       </c>
       <c r="C673" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D673" s="5" t="n">
-        <v>11982.08</v>
+        <v>14827.49</v>
       </c>
       <c r="E673" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="674" customHeight="1" ht="12.75">
       <c r="A674" s="2" t="inlineStr">
         <is>
-          <t>B02746816</t>
+          <t>B57943714</t>
         </is>
       </c>
       <c r="B674" s="2" t="inlineStr">
         <is>
-          <t>Pabera Ombra, SLU</t>
+          <t>EIVIBLANC PROYECTOS Y OBRAS, S.L.</t>
         </is>
       </c>
       <c r="C674" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D674" s="5" t="n">
-        <v>11962.79</v>
+        <v>14774.1</v>
       </c>
       <c r="E674" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="675" customHeight="1" ht="12.75">
       <c r="A675" s="2" t="inlineStr">
         <is>
-          <t>B13579719</t>
+          <t>B57977514</t>
         </is>
       </c>
       <c r="B675" s="2" t="inlineStr">
         <is>
-          <t>Construcción Sostenible Balear, SL</t>
+          <t>C5 COVERINGS IBIZA SL</t>
         </is>
       </c>
       <c r="C675" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D675" s="5" t="n">
-        <v>11599.36</v>
+        <v>14702.43</v>
       </c>
       <c r="E675" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="676" customHeight="1" ht="12.75">
       <c r="A676" s="2" t="inlineStr">
         <is>
-          <t>B57584443</t>
+          <t>***0087**</t>
         </is>
       </c>
       <c r="B676" s="2" t="inlineStr">
         <is>
-          <t>Mestral Inserció i Medi Ambient, SLU</t>
+          <t>Pedro Betancor Santana</t>
         </is>
       </c>
       <c r="C676" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D676" s="5" t="n">
-        <v>11504.08</v>
+        <v>14589.94</v>
       </c>
       <c r="E676" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="677" customHeight="1" ht="12.75">
       <c r="A677" s="2" t="inlineStr">
         <is>
-          <t>B57727380</t>
+          <t>B57668246</t>
         </is>
       </c>
       <c r="B677" s="2" t="inlineStr">
         <is>
-          <t>CLIMAIGAS MENORCA SL</t>
+          <t>Serveis Medi Ambientals de Balears SL</t>
         </is>
       </c>
       <c r="C677" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D677" s="5" t="n">
-        <v>11412.15</v>
+        <v>14447.7</v>
       </c>
       <c r="E677" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="678" customHeight="1" ht="12.75">
       <c r="A678" s="2" t="inlineStr">
         <is>
-          <t>B55517585</t>
+          <t>B57026536</t>
         </is>
       </c>
       <c r="B678" s="2" t="inlineStr">
         <is>
-          <t>ASSESSORAMENT TÈCNIC OBRES MANTENIMENT SERVEIS</t>
+          <t>MONQUADRAT SL</t>
         </is>
       </c>
       <c r="C678" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D678" s="5" t="n">
-        <v>11374.0</v>
+        <v>14436.27</v>
       </c>
       <c r="E678" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="679" customHeight="1" ht="12.75">
       <c r="A679" s="2" t="inlineStr">
         <is>
-          <t>***1533**</t>
+          <t>B57791147</t>
         </is>
       </c>
       <c r="B679" s="2" t="inlineStr">
         <is>
-          <t>Jaume Marc Buñola Lladó</t>
+          <t>Hermanos Martín Trenas S.L.U.</t>
         </is>
       </c>
       <c r="C679" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D679" s="5" t="n">
-        <v>11125.35</v>
+        <v>14416.46</v>
       </c>
       <c r="E679" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="680" customHeight="1" ht="12.75">
       <c r="A680" s="2" t="inlineStr">
         <is>
-          <t>B36192870</t>
+          <t>B57503237</t>
         </is>
       </c>
       <c r="B680" s="2" t="inlineStr">
         <is>
-          <t>Alfer Metal S.L.</t>
+          <t>CERRAMIENTOS GRUPO ORELL</t>
         </is>
       </c>
       <c r="C680" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D680" s="5" t="n">
-        <v>11110.5</v>
+        <v>14360.03</v>
       </c>
       <c r="E680" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="681" customHeight="1" ht="12.75">
       <c r="A681" s="2" t="inlineStr">
         <is>
-          <t>***7111**</t>
+          <t>A58473323</t>
         </is>
       </c>
       <c r="B681" s="2" t="inlineStr">
         <is>
-          <t>Antonio Cabello Reina</t>
+          <t>REITER SYSTEMS SA</t>
         </is>
       </c>
       <c r="C681" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D681" s="5" t="n">
-        <v>11009.23</v>
+        <v>14278.69</v>
       </c>
       <c r="E681" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="682" customHeight="1" ht="12.75">
       <c r="A682" s="2" t="inlineStr">
         <is>
-          <t>B57795080</t>
+          <t>B57262685</t>
         </is>
       </c>
       <c r="B682" s="2" t="inlineStr">
         <is>
-          <t>QUATRE LLAMPS DE VERGA BLANCA SLU</t>
+          <t>EDIBAL FERRO I FORMIGÓ SL</t>
         </is>
       </c>
       <c r="C682" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D682" s="5" t="n">
-        <v>10951.98</v>
+        <v>14261.27</v>
       </c>
       <c r="E682" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="683" customHeight="1" ht="12.75">
       <c r="A683" s="2" t="inlineStr">
         <is>
-          <t>B57884181</t>
+          <t>B28444834</t>
         </is>
       </c>
       <c r="B683" s="2" t="inlineStr">
         <is>
-          <t>Lowcost City Group S.L.U</t>
+          <t>UTC Clima, Servicio y Controles Iberia, S.L.</t>
         </is>
       </c>
       <c r="C683" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D683" s="5" t="n">
-        <v>10890.0</v>
+        <v>14150.95</v>
       </c>
       <c r="E683" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="684" customHeight="1" ht="12.75">
       <c r="A684" s="2" t="inlineStr">
         <is>
-          <t>***1963**</t>
+          <t>***1512**</t>
         </is>
       </c>
       <c r="B684" s="2" t="inlineStr">
         <is>
-          <t>VALLADOS ABRAHAM</t>
+          <t>MIQUEL NIELL COLL</t>
         </is>
       </c>
       <c r="C684" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D684" s="5" t="n">
-        <v>10628.03</v>
+        <v>14036.0</v>
       </c>
       <c r="E684" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="685" customHeight="1" ht="12.75">
       <c r="A685" s="2" t="inlineStr">
         <is>
-          <t>E57966046</t>
+          <t>***5421**</t>
         </is>
       </c>
       <c r="B685" s="2" t="inlineStr">
         <is>
-          <t>GLOBAL DECOR PROJECTS, C.B.</t>
+          <t>Juan Manuel Perelló Perelló</t>
         </is>
       </c>
       <c r="C685" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D685" s="5" t="n">
-        <v>10621.92</v>
+        <v>13942.84</v>
       </c>
       <c r="E685" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="686" customHeight="1" ht="12.75">
       <c r="A686" s="2" t="inlineStr">
         <is>
-          <t>B57890899</t>
+          <t>B57657181</t>
         </is>
       </c>
       <c r="B686" s="2" t="inlineStr">
         <is>
-          <t>GARAU INGENIEROS, S.L.U.</t>
+          <t>INGEMAN Mantenimiento e Instalaciones</t>
         </is>
       </c>
       <c r="C686" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D686" s="5" t="n">
-        <v>10587.5</v>
+        <v>13922.67</v>
       </c>
       <c r="E686" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="687" customHeight="1" ht="12.75">
       <c r="A687" s="2" t="inlineStr">
         <is>
-          <t>B57932378</t>
+          <t>B07942469</t>
         </is>
       </c>
       <c r="B687" s="2" t="inlineStr">
         <is>
-          <t>GESPORTIVA GMB SL</t>
+          <t>monisbal, s l</t>
         </is>
       </c>
       <c r="C687" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D687" s="5" t="n">
-        <v>10548.11</v>
+        <v>13912.58</v>
       </c>
       <c r="E687" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="688" customHeight="1" ht="12.75">
       <c r="A688" s="2" t="inlineStr">
         <is>
-          <t>***0842**</t>
+          <t>B65809725</t>
         </is>
       </c>
       <c r="B688" s="2" t="inlineStr">
         <is>
-          <t>Ovidi Pons Triay</t>
+          <t>SISTEMA NOU BAU SL</t>
         </is>
       </c>
       <c r="C688" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D688" s="5" t="n">
-        <v>10420.52</v>
+        <v>13760.48</v>
       </c>
       <c r="E688" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="689" customHeight="1" ht="12.75">
       <c r="A689" s="2" t="inlineStr">
         <is>
-          <t>***8420**</t>
+          <t>B07804446</t>
         </is>
       </c>
       <c r="B689" s="2" t="inlineStr">
         <is>
-          <t>Electrica Triac S.L.</t>
+          <t>FONTANERÍA ARTIGUES, S.L.</t>
         </is>
       </c>
       <c r="C689" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D689" s="5" t="n">
-        <v>10294.68</v>
+        <v>13731.03</v>
       </c>
       <c r="E689" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="690" customHeight="1" ht="12.75">
       <c r="A690" s="2" t="inlineStr">
         <is>
-          <t>***3963**</t>
+          <t>B07410061</t>
         </is>
       </c>
       <c r="B690" s="2" t="inlineStr">
         <is>
-          <t>José María Gómez Ponce</t>
+          <t>BALTYC OBRAS Y SERVICIOS SLU</t>
         </is>
       </c>
       <c r="C690" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D690" s="5" t="n">
-        <v>10288.57</v>
+        <v>13667.69</v>
       </c>
       <c r="E690" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="691" customHeight="1" ht="12.75">
       <c r="A691" s="2" t="inlineStr">
         <is>
-          <t>B57887531</t>
+          <t>***8770**</t>
         </is>
       </c>
       <c r="B691" s="2" t="inlineStr">
         <is>
-          <t>Pro-reformas Miguel y Manuel SL</t>
+          <t>BITS SERVEIS MALLORCA</t>
         </is>
       </c>
       <c r="C691" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D691" s="5" t="n">
-        <v>10286.98</v>
+        <v>13614.92</v>
       </c>
       <c r="E691" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="692" customHeight="1" ht="12.75">
       <c r="A692" s="2" t="inlineStr">
         <is>
-          <t>B57634933</t>
+          <t>B57359598</t>
         </is>
       </c>
       <c r="B692" s="2" t="inlineStr">
         <is>
-          <t>Llitherma S.L.</t>
+          <t>Sistema de acceso Baleares, SL</t>
         </is>
       </c>
       <c r="C692" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D692" s="5" t="n">
-        <v>10273.009999999998</v>
+        <v>13464.88</v>
       </c>
       <c r="E692" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="693" customHeight="1" ht="12.75">
       <c r="A693" s="2" t="inlineStr">
         <is>
-          <t>***6968**</t>
+          <t>A08103459</t>
         </is>
       </c>
       <c r="B693" s="2" t="inlineStr">
         <is>
-          <t>IORGU HODOROABA</t>
+          <t>VSL CONSTRUCTION SYSTEMS, S.A.,</t>
         </is>
       </c>
       <c r="C693" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D693" s="5" t="n">
-        <v>10269.63</v>
+        <v>13376.55</v>
       </c>
       <c r="E693" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="694" customHeight="1" ht="12.75">
       <c r="A694" s="2" t="inlineStr">
         <is>
-          <t>B57605057</t>
+          <t>B57774044</t>
         </is>
       </c>
       <c r="B694" s="2" t="inlineStr">
         <is>
-          <t>Multireparaciones Hucan, SL</t>
+          <t>NYQUIST ENGINYERIA I SERVEIS, S.L.</t>
         </is>
       </c>
       <c r="C694" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D694" s="5" t="n">
-        <v>10181.15</v>
+        <v>12856.72</v>
       </c>
       <c r="E694" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="695" customHeight="1" ht="12.75">
       <c r="A695" s="2" t="inlineStr">
         <is>
-          <t>***2583**</t>
+          <t>ESA79486833</t>
         </is>
       </c>
       <c r="B695" s="2" t="inlineStr">
         <is>
-          <t>Juan Manuel Pérez García</t>
+          <t>Elecnor SA</t>
         </is>
       </c>
       <c r="C695" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D695" s="5" t="n">
-        <v>10177.67</v>
+        <v>12853.55</v>
       </c>
       <c r="E695" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="696" customHeight="1" ht="12.75">
       <c r="A696" s="2" t="inlineStr">
         <is>
-          <t>E57809881</t>
+          <t>***3516**</t>
         </is>
       </c>
       <c r="B696" s="2" t="inlineStr">
         <is>
-          <t>Montajes Gorriz CB</t>
+          <t>BARTOMEU BOSCH GALMÉS</t>
         </is>
       </c>
       <c r="C696" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D696" s="5" t="n">
-        <v>10148.03</v>
+        <v>12585.58</v>
       </c>
       <c r="E696" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="697" customHeight="1" ht="12.75">
       <c r="A697" s="2" t="inlineStr">
         <is>
-          <t>***6686**</t>
+          <t>A78958964</t>
         </is>
       </c>
       <c r="B697" s="2" t="inlineStr">
         <is>
-          <t>Bartolome Tramullas Pizá</t>
+          <t>ASSA ABLOY ENTRANCE SYSTEMS SPAIN SAU</t>
         </is>
       </c>
       <c r="C697" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D697" s="5" t="n">
-        <v>10123.2</v>
+        <v>12584.0</v>
       </c>
       <c r="E697" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="698" customHeight="1" ht="12.75">
       <c r="A698" s="2" t="inlineStr">
         <is>
-          <t>B57684557</t>
+          <t>***1229**</t>
         </is>
       </c>
       <c r="B698" s="2" t="inlineStr">
         <is>
-          <t>EULOGIC STYLE, S.L.</t>
+          <t>TONI MAS CONSTRUCCIONES Y REFORMAS S.L.</t>
         </is>
       </c>
       <c r="C698" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D698" s="5" t="n">
-        <v>10096.19</v>
+        <v>12511.4</v>
       </c>
       <c r="E698" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="699" customHeight="1" ht="12.75">
       <c r="A699" s="2" t="inlineStr">
         <is>
-          <t>B46371100</t>
+          <t>***1517**</t>
         </is>
       </c>
       <c r="B699" s="2" t="inlineStr">
         <is>
-          <t>AU STUDIO SL</t>
+          <t>JUAN GALIANO PONS</t>
         </is>
       </c>
       <c r="C699" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D699" s="5" t="n">
-        <v>9985.78</v>
+        <v>12485.55</v>
       </c>
       <c r="E699" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="700" customHeight="1" ht="12.75">
       <c r="A700" s="2" t="inlineStr">
         <is>
-          <t>***5425**</t>
+          <t>***3589**</t>
         </is>
       </c>
       <c r="B700" s="2" t="inlineStr">
         <is>
-          <t>VICENT SERRA RIBAS</t>
+          <t>PROJECTES I ACABATS SASTRE SL</t>
         </is>
       </c>
       <c r="C700" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D700" s="5" t="n">
-        <v>9964.35</v>
+        <v>12458.01</v>
       </c>
       <c r="E700" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="701" customHeight="1" ht="12.75">
       <c r="A701" s="2" t="inlineStr">
         <is>
-          <t>B07542723</t>
+          <t>B07650179</t>
         </is>
       </c>
       <c r="B701" s="2" t="inlineStr">
         <is>
-          <t>RED GESTIÓN Y PREVENCIÓN DE SEGURIDAD SL</t>
+          <t>Wecobol S.L.</t>
         </is>
       </c>
       <c r="C701" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D701" s="5" t="n">
-        <v>9914.74</v>
+        <v>12429.97</v>
       </c>
       <c r="E701" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="702" customHeight="1" ht="12.75">
       <c r="A702" s="2" t="inlineStr">
         <is>
-          <t>B07594708</t>
+          <t>B07567134</t>
         </is>
       </c>
       <c r="B702" s="2" t="inlineStr">
         <is>
-          <t>INSTAL·LACIONS ELÈCTRIQUES NAVARRO SL</t>
+          <t>PEDRO SANTANDREU S.L.</t>
         </is>
       </c>
       <c r="C702" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D702" s="5" t="n">
-        <v>9873.060000000001</v>
+        <v>12374.89</v>
       </c>
       <c r="E702" s="2" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="703" customHeight="1" ht="12.75">
       <c r="A703" s="2" t="inlineStr">
         <is>
-          <t>***0394**</t>
+          <t>B07061856</t>
         </is>
       </c>
       <c r="B703" s="2" t="inlineStr">
         <is>
-          <t>JUAN BELMONTE FERNANDEZ</t>
+          <t>LEVEL ELECTRONICS, S.L.</t>
         </is>
       </c>
       <c r="C703" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D703" s="5" t="n">
-        <v>9734.63</v>
+        <v>12342.8</v>
       </c>
       <c r="E703" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="704" customHeight="1" ht="12.75">
       <c r="A704" s="2" t="inlineStr">
         <is>
-          <t>B57340788</t>
+          <t>B98709579</t>
         </is>
       </c>
       <c r="B704" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES Y MANTENIMIENTO CLIMA MEDITERRANEO SL</t>
+          <t>AE Service Parts SLU</t>
         </is>
       </c>
       <c r="C704" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D704" s="5" t="n">
-        <v>9675.62</v>
+        <v>12339.02</v>
       </c>
       <c r="E704" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="705" customHeight="1" ht="12.75">
       <c r="A705" s="2" t="inlineStr">
         <is>
-          <t>B07270259</t>
+          <t>G57505885</t>
         </is>
       </c>
       <c r="B705" s="2" t="inlineStr">
         <is>
-          <t>MONTAJES ELECTRICOS B.CAMPINS, SL</t>
+          <t>FUNDACIÓ PER A PERSONES AMB DISCAPACITAT ILLA DE MENORCA</t>
         </is>
       </c>
       <c r="C705" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D705" s="5" t="n">
-        <v>9624.34</v>
+        <v>12336.13</v>
       </c>
       <c r="E705" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="706" customHeight="1" ht="12.75">
       <c r="A706" s="2" t="inlineStr">
         <is>
-          <t>B57787459</t>
+          <t>B18833384</t>
         </is>
       </c>
       <c r="B706" s="2" t="inlineStr">
         <is>
-          <t>FMC 2013 SL</t>
+          <t>GESCOM APLICACIONES TÉCNICAS SL</t>
         </is>
       </c>
       <c r="C706" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D706" s="5" t="n">
-        <v>9530.939999999999</v>
+        <v>12239.72</v>
       </c>
       <c r="E706" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="707" customHeight="1" ht="12.75">
       <c r="A707" s="2" t="inlineStr">
         <is>
-          <t>A07051253</t>
+          <t>***5788**</t>
         </is>
       </c>
       <c r="B707" s="2" t="inlineStr">
         <is>
-          <t>ALMACENES FEMENÍAS S.A</t>
+          <t>Pau Mora Carretero</t>
         </is>
       </c>
       <c r="C707" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D707" s="5" t="n">
-        <v>9516.93</v>
+        <v>12113.039999999999</v>
       </c>
       <c r="E707" s="2" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="708" customHeight="1" ht="12.75">
       <c r="A708" s="2" t="inlineStr">
         <is>
-          <t>B57851990</t>
+          <t>B07449820</t>
         </is>
       </c>
       <c r="B708" s="2" t="inlineStr">
         <is>
-          <t>INNOVACIONES DANILU 98 SL</t>
+          <t>COMERCIAL FRÍO BALEAR, S.L.</t>
         </is>
       </c>
       <c r="C708" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D708" s="5" t="n">
-        <v>9508.4</v>
+        <v>12035.47</v>
       </c>
       <c r="E708" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="709" customHeight="1" ht="12.75">
       <c r="A709" s="2" t="inlineStr">
         <is>
-          <t>A84864941</t>
+          <t>B57121618</t>
         </is>
       </c>
       <c r="B709" s="2" t="inlineStr">
         <is>
-          <t>DRACE INFRAESTRUCTURAS, S.A.</t>
+          <t>MULTISERVICIOS PERELLO, SLU</t>
         </is>
       </c>
       <c r="C709" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D709" s="5" t="n">
-        <v>9495.81</v>
+        <v>11982.08</v>
       </c>
       <c r="E709" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="710" customHeight="1" ht="12.75">
       <c r="A710" s="2" t="inlineStr">
         <is>
-          <t>B57055428</t>
+          <t>B02746816</t>
         </is>
       </c>
       <c r="B710" s="2" t="inlineStr">
         <is>
-          <t>Instalaciones Arévalo, S.L.</t>
+          <t>Pabera Ombra, SLU</t>
         </is>
       </c>
       <c r="C710" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D710" s="5" t="n">
-        <v>9455.0</v>
+        <v>11962.79</v>
       </c>
       <c r="E710" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="711" customHeight="1" ht="12.75">
       <c r="A711" s="2" t="inlineStr">
         <is>
-          <t>A07268444</t>
+          <t>B13579719</t>
         </is>
       </c>
       <c r="B711" s="2" t="inlineStr">
         <is>
-          <t>Construcciones Pedro Cruz SA</t>
+          <t>Construcción Sostenible Balear, SL</t>
         </is>
       </c>
       <c r="C711" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D711" s="5" t="n">
-        <v>9434.7</v>
+        <v>11599.36</v>
       </c>
       <c r="E711" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="712" customHeight="1" ht="12.75">
       <c r="A712" s="2" t="inlineStr">
         <is>
-          <t>B44882462</t>
+          <t>B57584443</t>
         </is>
       </c>
       <c r="B712" s="2" t="inlineStr">
         <is>
-          <t>PASCUAL DARDER S.L.U</t>
+          <t>Mestral Inserció i Medi Ambient, SLU</t>
         </is>
       </c>
       <c r="C712" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D712" s="5" t="n">
-        <v>9261.95</v>
+        <v>11504.08</v>
       </c>
       <c r="E712" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="713" customHeight="1" ht="12.75">
       <c r="A713" s="2" t="inlineStr">
         <is>
-          <t>B67859975</t>
+          <t>B57727380</t>
         </is>
       </c>
       <c r="B713" s="2" t="inlineStr">
         <is>
-          <t>Marvin 2022, SLU</t>
+          <t>CLIMAIGAS MENORCA SL</t>
         </is>
       </c>
       <c r="C713" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D713" s="5" t="n">
-        <v>9188.5</v>
+        <v>11412.15</v>
       </c>
       <c r="E713" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="714" customHeight="1" ht="12.75">
       <c r="A714" s="2" t="inlineStr">
         <is>
-          <t>B07886047</t>
+          <t>B55517585</t>
         </is>
       </c>
       <c r="B714" s="2" t="inlineStr">
         <is>
-          <t>TONI COSTA</t>
+          <t>ASSESSORAMENT TÈCNIC OBRES MANTENIMENT SERVEIS</t>
         </is>
       </c>
       <c r="C714" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D714" s="5" t="n">
-        <v>9124.52</v>
+        <v>11374.0</v>
       </c>
       <c r="E714" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="715" customHeight="1" ht="12.75">
       <c r="A715" s="2" t="inlineStr">
         <is>
-          <t>B07587595</t>
+          <t>***1533**</t>
         </is>
       </c>
       <c r="B715" s="2" t="inlineStr">
         <is>
-          <t>MONTATGES INSTANT SL</t>
+          <t>Jaume Marc Buñola Lladó</t>
         </is>
       </c>
       <c r="C715" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D715" s="5" t="n">
-        <v>9091.62</v>
+        <v>11125.35</v>
       </c>
       <c r="E715" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="716" customHeight="1" ht="12.75">
       <c r="A716" s="2" t="inlineStr">
         <is>
-          <t>B57509580</t>
+          <t>B36192870</t>
         </is>
       </c>
       <c r="B716" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS I REFORMES BONA PEDRA SL</t>
+          <t>Alfer Metal S.L.</t>
         </is>
       </c>
       <c r="C716" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D716" s="5" t="n">
-        <v>9064.23</v>
+        <v>11110.5</v>
       </c>
       <c r="E716" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="717" customHeight="1" ht="12.75">
       <c r="A717" s="2" t="inlineStr">
         <is>
-          <t>B83475475</t>
+          <t>***7111**</t>
         </is>
       </c>
       <c r="B717" s="2" t="inlineStr">
         <is>
-          <t>Soluciones  Integrales de Acceso, S.L.</t>
+          <t>Antonio Cabello Reina</t>
         </is>
       </c>
       <c r="C717" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D717" s="5" t="n">
-        <v>9050.19</v>
+        <v>11009.23</v>
       </c>
       <c r="E717" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="718" customHeight="1" ht="12.75">
       <c r="A718" s="2" t="inlineStr">
         <is>
-          <t>B57414252</t>
+          <t>B57795080</t>
         </is>
       </c>
       <c r="B718" s="2" t="inlineStr">
         <is>
-          <t>EDIFICACIONES JOYS MALLORCA SL</t>
+          <t>QUATRE LLAMPS DE VERGA BLANCA SLU</t>
         </is>
       </c>
       <c r="C718" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D718" s="5" t="n">
-        <v>8880.96</v>
+        <v>10951.98</v>
       </c>
       <c r="E718" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="719" customHeight="1" ht="12.75">
       <c r="A719" s="2" t="inlineStr">
         <is>
-          <t>***0901**</t>
+          <t>B57884181</t>
         </is>
       </c>
       <c r="B719" s="2" t="inlineStr">
         <is>
-          <t>Guillermo Gomis Caldentey</t>
+          <t>Lowcost City Group S.L.U</t>
         </is>
       </c>
       <c r="C719" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D719" s="5" t="n">
-        <v>8878.64</v>
+        <v>10890.0</v>
       </c>
       <c r="E719" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="720" customHeight="1" ht="12.75">
       <c r="A720" s="2" t="inlineStr">
         <is>
-          <t>A46160701</t>
+          <t>***1963**</t>
         </is>
       </c>
       <c r="B720" s="2" t="inlineStr">
         <is>
-          <t>TECNOLOGIA DE MONTAJES Y MANTENIMIENTOS, S.A.</t>
+          <t>VALLADOS ABRAHAM</t>
         </is>
       </c>
       <c r="C720" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D720" s="5" t="n">
-        <v>8811.84</v>
+        <v>10628.03</v>
       </c>
       <c r="E720" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="721" customHeight="1" ht="12.75">
       <c r="A721" s="2" t="inlineStr">
         <is>
-          <t>B07863053</t>
+          <t>E57966046</t>
         </is>
       </c>
       <c r="B721" s="2" t="inlineStr">
         <is>
-          <t>Promocions I Construccions  JAM Sóller</t>
+          <t>GLOBAL DECOR PROJECTS, C.B.</t>
         </is>
       </c>
       <c r="C721" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D721" s="5" t="n">
-        <v>8779.87</v>
+        <v>10621.92</v>
       </c>
       <c r="E721" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="722" customHeight="1" ht="12.75">
       <c r="A722" s="2" t="inlineStr">
         <is>
-          <t>***2347**</t>
+          <t>B57890899</t>
         </is>
       </c>
       <c r="B722" s="2" t="inlineStr">
         <is>
-          <t>JAIME MORGUES FONT</t>
+          <t>GARAU INGENIEROS, S.L.U.</t>
         </is>
       </c>
       <c r="C722" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D722" s="5" t="n">
-        <v>8775.31</v>
+        <v>10587.5</v>
       </c>
       <c r="E722" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="723" customHeight="1" ht="12.75">
       <c r="A723" s="2" t="inlineStr">
         <is>
-          <t>A07936701</t>
+          <t>B57932378</t>
         </is>
       </c>
       <c r="B723" s="2" t="inlineStr">
         <is>
-          <t>ESTOP ESTUDIOS TOPOGRAFÍA , S.A.U.</t>
+          <t>GESPORTIVA GMB SL</t>
         </is>
       </c>
       <c r="C723" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D723" s="5" t="n">
-        <v>8712.0</v>
+        <v>10548.11</v>
       </c>
       <c r="E723" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="724" customHeight="1" ht="12.75">
       <c r="A724" s="2" t="inlineStr">
         <is>
-          <t>B05383807</t>
+          <t>***0842**</t>
         </is>
       </c>
       <c r="B724" s="2" t="inlineStr">
         <is>
-          <t>SINEU EXCAVACIONES I TRANSPORTS SINEU SL</t>
+          <t>Ovidi Pons Triay</t>
         </is>
       </c>
       <c r="C724" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D724" s="5" t="n">
-        <v>8669.050000000001</v>
+        <v>10420.52</v>
       </c>
       <c r="E724" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="725" customHeight="1" ht="12.75">
       <c r="A725" s="2" t="inlineStr">
         <is>
-          <t>***0852**</t>
+          <t>***8420**</t>
         </is>
       </c>
       <c r="B725" s="2" t="inlineStr">
         <is>
-          <t>TORRES CAMACHO JOSÉ</t>
+          <t>Electrica Triac S.L.</t>
         </is>
       </c>
       <c r="C725" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D725" s="5" t="n">
-        <v>8639.22</v>
+        <v>10294.68</v>
       </c>
       <c r="E725" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="726" customHeight="1" ht="12.75">
       <c r="A726" s="2" t="inlineStr">
         <is>
-          <t>B66508763</t>
+          <t>***3963**</t>
         </is>
       </c>
       <c r="B726" s="2" t="inlineStr">
         <is>
-          <t>STANNAH INCISA SL</t>
+          <t>José María Gómez Ponce</t>
         </is>
       </c>
       <c r="C726" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D726" s="5" t="n">
-        <v>8635.0</v>
+        <v>10288.57</v>
       </c>
       <c r="E726" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="727" customHeight="1" ht="12.75">
       <c r="A727" s="2" t="inlineStr">
         <is>
-          <t>***4341**</t>
+          <t>B57887531</t>
         </is>
       </c>
       <c r="B727" s="2" t="inlineStr">
         <is>
-          <t>Francisco Javier Lorenzo Cano</t>
+          <t>Pro-reformas Miguel y Manuel SL</t>
         </is>
       </c>
       <c r="C727" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D727" s="5" t="n">
-        <v>8618.01</v>
+        <v>10286.98</v>
       </c>
       <c r="E727" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="728" customHeight="1" ht="12.75">
       <c r="A728" s="2" t="inlineStr">
         <is>
-          <t>***7975**</t>
+          <t>B57634933</t>
         </is>
       </c>
       <c r="B728" s="2" t="inlineStr">
         <is>
-          <t>RAÚL LÓPEZ BRAULIO</t>
+          <t>Llitherma S.L.</t>
         </is>
       </c>
       <c r="C728" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D728" s="5" t="n">
-        <v>8431.89</v>
+        <v>10273.009999999998</v>
       </c>
       <c r="E728" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="729" customHeight="1" ht="12.75">
       <c r="A729" s="2" t="inlineStr">
         <is>
-          <t>A47211214</t>
+          <t>***6968**</t>
         </is>
       </c>
       <c r="B729" s="2" t="inlineStr">
         <is>
-          <t>SOCAMEX, S.A</t>
+          <t>IORGU HODOROABA</t>
         </is>
       </c>
       <c r="C729" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D729" s="5" t="n">
-        <v>8424.31</v>
+        <v>10269.63</v>
       </c>
       <c r="E729" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="730" customHeight="1" ht="12.75">
       <c r="A730" s="2" t="inlineStr">
         <is>
-          <t>B57522658</t>
+          <t>B57605057</t>
         </is>
       </c>
       <c r="B730" s="2" t="inlineStr">
         <is>
-          <t>ELECTRICA ASELMA INSTALADORA SL</t>
+          <t>Multireparaciones Hucan, SL</t>
         </is>
       </c>
       <c r="C730" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D730" s="5" t="n">
-        <v>8220.98</v>
+        <v>10181.15</v>
       </c>
       <c r="E730" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="731" customHeight="1" ht="12.75">
       <c r="A731" s="2" t="inlineStr">
         <is>
-          <t>***3203**</t>
+          <t>***2583**</t>
         </is>
       </c>
       <c r="B731" s="2" t="inlineStr">
         <is>
-          <t>PEDRO BOSCH BOSCH</t>
+          <t>Juan Manuel Pérez García</t>
         </is>
       </c>
       <c r="C731" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D731" s="5" t="n">
-        <v>8215.91</v>
+        <v>10177.67</v>
       </c>
       <c r="E731" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="732" customHeight="1" ht="12.75">
       <c r="A732" s="2" t="inlineStr">
         <is>
-          <t>***8802**</t>
+          <t>B19760651</t>
         </is>
       </c>
       <c r="B732" s="2" t="inlineStr">
         <is>
-          <t>Pablo Miguel López Crespillo</t>
+          <t>AUTOMATISMES MENORCA 2024, S.L.</t>
         </is>
       </c>
       <c r="C732" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D732" s="5" t="n">
-        <v>8194.48</v>
+        <v>10175.31</v>
       </c>
       <c r="E732" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="733" customHeight="1" ht="12.75">
       <c r="A733" s="2" t="inlineStr">
         <is>
-          <t>B07795552</t>
+          <t>E57809881</t>
         </is>
       </c>
       <c r="B733" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS CERDÀ FIOL, S.L.</t>
+          <t>Montajes Gorriz CB</t>
         </is>
       </c>
       <c r="C733" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D733" s="5" t="n">
-        <v>8072.9</v>
+        <v>10148.03</v>
       </c>
       <c r="E733" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="734" customHeight="1" ht="12.75">
       <c r="A734" s="2" t="inlineStr">
         <is>
-          <t>U98948706</t>
+          <t>***6686**</t>
         </is>
       </c>
       <c r="B734" s="2" t="inlineStr">
         <is>
-          <t>SyD AGUAS UTE 99</t>
+          <t>Bartolome Tramullas Pizá</t>
         </is>
       </c>
       <c r="C734" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D734" s="5" t="n">
-        <v>8000.0</v>
+        <v>10123.2</v>
       </c>
       <c r="E734" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="735" customHeight="1" ht="12.75">
       <c r="A735" s="2" t="inlineStr">
         <is>
-          <t>03043852T</t>
+          <t>B57839722</t>
         </is>
       </c>
       <c r="B735" s="2" t="inlineStr">
         <is>
-          <t>YURI OSIPAU</t>
+          <t>ALUMINIS SINEU, S.L</t>
         </is>
       </c>
       <c r="C735" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D735" s="5" t="n">
-        <v>7988.64</v>
+        <v>10115.6</v>
       </c>
       <c r="E735" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="736" customHeight="1" ht="12.75">
       <c r="A736" s="2" t="inlineStr">
         <is>
-          <t>B07681216</t>
+          <t>B57684557</t>
         </is>
       </c>
       <c r="B736" s="2" t="inlineStr">
         <is>
-          <t>PERSIANA MALLORQUINA SL</t>
+          <t>EULOGIC STYLE, S.L.</t>
         </is>
       </c>
       <c r="C736" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D736" s="5" t="n">
-        <v>7830.22</v>
+        <v>10096.19</v>
       </c>
       <c r="E736" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="737" customHeight="1" ht="12.75">
       <c r="A737" s="2" t="inlineStr">
         <is>
-          <t>B57465791</t>
+          <t>B46371100</t>
         </is>
       </c>
       <c r="B737" s="2" t="inlineStr">
         <is>
-          <t>DOMOELIN SL</t>
+          <t>AU STUDIO SL</t>
         </is>
       </c>
       <c r="C737" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D737" s="5" t="n">
-        <v>7791.46</v>
+        <v>9985.78</v>
       </c>
       <c r="E737" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="738" customHeight="1" ht="12.75">
       <c r="A738" s="2" t="inlineStr">
         <is>
-          <t>B57813479</t>
+          <t>***5425**</t>
         </is>
       </c>
       <c r="B738" s="2" t="inlineStr">
         <is>
-          <t>SISTEMES FERRIOL SL</t>
+          <t>VICENT SERRA RIBAS</t>
         </is>
       </c>
       <c r="C738" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D738" s="5" t="n">
-        <v>7763.12</v>
+        <v>9964.35</v>
       </c>
       <c r="E738" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="739" customHeight="1" ht="12.75">
       <c r="A739" s="2" t="inlineStr">
         <is>
-          <t>B57890949</t>
+          <t>B07542723</t>
         </is>
       </c>
       <c r="B739" s="2" t="inlineStr">
         <is>
-          <t>BONET GERMANS DOORDS S.L.</t>
+          <t>RED GESTIÓN Y PREVENCIÓN DE SEGURIDAD SL</t>
         </is>
       </c>
       <c r="C739" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D739" s="5" t="n">
-        <v>7678.18</v>
+        <v>9914.74</v>
       </c>
       <c r="E739" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="740" customHeight="1" ht="12.75">
       <c r="A740" s="2" t="inlineStr">
         <is>
-          <t>***8506**</t>
+          <t>B57404162</t>
         </is>
       </c>
       <c r="B740" s="2" t="inlineStr">
         <is>
-          <t>ELECTRO ALOMAR SL</t>
+          <t>Instal·lacions Elèctriques Germans Nadal, SL</t>
         </is>
       </c>
       <c r="C740" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D740" s="5" t="n">
-        <v>7513.12</v>
+        <v>9904.34</v>
       </c>
       <c r="E740" s="2" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="741" customHeight="1" ht="12.75">
       <c r="A741" s="2" t="inlineStr">
         <is>
-          <t>B16543985</t>
+          <t>B07594708</t>
         </is>
       </c>
       <c r="B741" s="2" t="inlineStr">
         <is>
-          <t>R4 Rehabilitación de estructuras (Formatur Balear SL)</t>
+          <t>INSTAL·LACIONS ELÈCTRIQUES NAVARRO SL</t>
         </is>
       </c>
       <c r="C741" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D741" s="5" t="n">
-        <v>7499.58</v>
+        <v>9873.060000000001</v>
       </c>
       <c r="E741" s="2" t="n">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="742" customHeight="1" ht="12.75">
       <c r="A742" s="2" t="inlineStr">
         <is>
-          <t>***5083**</t>
+          <t>***0394**</t>
         </is>
       </c>
       <c r="B742" s="2" t="inlineStr">
         <is>
-          <t>Bernat Olariaga Llompart</t>
+          <t>JUAN BELMONTE FERNANDEZ</t>
         </is>
       </c>
       <c r="C742" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D742" s="5" t="n">
-        <v>7458.1</v>
+        <v>9734.63</v>
       </c>
       <c r="E742" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="743" customHeight="1" ht="12.75">
       <c r="A743" s="2" t="inlineStr">
         <is>
-          <t>B07842636</t>
+          <t>B57340788</t>
         </is>
       </c>
       <c r="B743" s="2" t="inlineStr">
         <is>
-          <t>HORMI-STAMP, S.L.</t>
+          <t>INSTALACIONES Y MANTENIMIENTO CLIMA MEDITERRANEO SL</t>
         </is>
       </c>
       <c r="C743" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D743" s="5" t="n">
-        <v>7437.27</v>
+        <v>9675.62</v>
       </c>
       <c r="E743" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="744" customHeight="1" ht="12.75">
       <c r="A744" s="2" t="inlineStr">
         <is>
-          <t>***1330**</t>
+          <t>B07270259</t>
         </is>
       </c>
       <c r="B744" s="2" t="inlineStr">
         <is>
-          <t>Llorenç Oliver Mascaró</t>
+          <t>MONTAJES ELECTRICOS B.CAMPINS, SL</t>
         </is>
       </c>
       <c r="C744" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D744" s="5" t="n">
-        <v>7391.78</v>
+        <v>9624.34</v>
       </c>
       <c r="E744" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="745" customHeight="1" ht="12.75">
       <c r="A745" s="2" t="inlineStr">
         <is>
-          <t>B57791121</t>
+          <t>B57787459</t>
         </is>
       </c>
       <c r="B745" s="2" t="inlineStr">
         <is>
-          <t>CANFRED SOLUTIONS SL</t>
+          <t>FMC 2013 SL</t>
         </is>
       </c>
       <c r="C745" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D745" s="5" t="n">
-        <v>7327.84</v>
+        <v>9530.939999999999</v>
       </c>
       <c r="E745" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="746" customHeight="1" ht="12.75">
       <c r="A746" s="2" t="inlineStr">
         <is>
-          <t>B16583031</t>
+          <t>A07051253</t>
         </is>
       </c>
       <c r="B746" s="2" t="inlineStr">
         <is>
-          <t>CA LA CALMA GREEN, S.L.</t>
+          <t>ALMACENES FEMENÍAS S.A</t>
         </is>
       </c>
       <c r="C746" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D746" s="5" t="n">
-        <v>7199.5</v>
+        <v>9516.93</v>
       </c>
       <c r="E746" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="747" customHeight="1" ht="12.75">
       <c r="A747" s="2" t="inlineStr">
         <is>
-          <t>A07023492</t>
+          <t>B57851990</t>
         </is>
       </c>
       <c r="B747" s="2" t="inlineStr">
         <is>
-          <t>LANDINO BERMAN S.A.</t>
+          <t>INNOVACIONES DANILU 98 SL</t>
         </is>
       </c>
       <c r="C747" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D747" s="5" t="n">
-        <v>7199.5</v>
+        <v>9508.4</v>
       </c>
       <c r="E747" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="748" customHeight="1" ht="12.75">
       <c r="A748" s="2" t="inlineStr">
         <is>
-          <t>B07703036</t>
+          <t>A84864941</t>
         </is>
       </c>
       <c r="B748" s="2" t="inlineStr">
         <is>
-          <t>Arquitectura popular de Mallorca S.L</t>
+          <t>DRACE INFRAESTRUCTURAS, S.A.</t>
         </is>
       </c>
       <c r="C748" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D748" s="5" t="n">
-        <v>7177.66</v>
+        <v>9495.81</v>
       </c>
       <c r="E748" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="749" customHeight="1" ht="12.75">
       <c r="A749" s="2" t="inlineStr">
         <is>
-          <t>B02968683</t>
+          <t>B57055428</t>
         </is>
       </c>
       <c r="B749" s="2" t="inlineStr">
         <is>
-          <t>JBS INSTAL.LACIONS I OBRES SLU</t>
+          <t>Instalaciones Arévalo, S.L.</t>
         </is>
       </c>
       <c r="C749" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D749" s="5" t="n">
-        <v>7168.58</v>
+        <v>9455.0</v>
       </c>
       <c r="E749" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="750" customHeight="1" ht="12.75">
       <c r="A750" s="2" t="inlineStr">
         <is>
-          <t>B07848724</t>
+          <t>A07268444</t>
         </is>
       </c>
       <c r="B750" s="2" t="inlineStr">
         <is>
-          <t>CERRAJERIA RIPOLL</t>
+          <t>Construcciones Pedro Cruz SA</t>
         </is>
       </c>
       <c r="C750" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D750" s="5" t="n">
-        <v>7151.1</v>
+        <v>9434.7</v>
       </c>
       <c r="E750" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="751" customHeight="1" ht="12.75">
       <c r="A751" s="2" t="inlineStr">
         <is>
-          <t>B57158172</t>
+          <t>B44882462</t>
         </is>
       </c>
       <c r="B751" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES ES PLA SLU</t>
+          <t>PASCUAL DARDER S.L.U</t>
         </is>
       </c>
       <c r="C751" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D751" s="5" t="n">
-        <v>7097.860000000001</v>
+        <v>9261.95</v>
       </c>
       <c r="E751" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="752" customHeight="1" ht="12.75">
       <c r="A752" s="2" t="inlineStr">
         <is>
-          <t>B57687839</t>
+          <t>B67859975</t>
         </is>
       </c>
       <c r="B752" s="2" t="inlineStr">
         <is>
-          <t>Novallevant Grup Manacor, S.L.</t>
+          <t>Marvin 2022, SLU</t>
         </is>
       </c>
       <c r="C752" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D752" s="5" t="n">
-        <v>7079.37</v>
+        <v>9188.5</v>
       </c>
       <c r="E752" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="753" customHeight="1" ht="12.75">
       <c r="A753" s="2" t="inlineStr">
         <is>
-          <t>***5725**</t>
+          <t>B07886047</t>
         </is>
       </c>
       <c r="B753" s="2" t="inlineStr">
         <is>
-          <t>ANTONI XAVIER PERICÀS RODRÍGUEZ</t>
+          <t>TONI COSTA</t>
         </is>
       </c>
       <c r="C753" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D753" s="5" t="n">
-        <v>7074.92</v>
+        <v>9124.52</v>
       </c>
       <c r="E753" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="754" customHeight="1" ht="12.75">
       <c r="A754" s="2" t="inlineStr">
         <is>
-          <t>B07655509</t>
+          <t>B07587595</t>
         </is>
       </c>
       <c r="B754" s="2" t="inlineStr">
         <is>
-          <t>Hoteles Esplai, SL</t>
+          <t>MONTATGES INSTANT SL</t>
         </is>
       </c>
       <c r="C754" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D754" s="5" t="n">
-        <v>6991.99</v>
+        <v>9091.62</v>
       </c>
       <c r="E754" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="755" customHeight="1" ht="12.75">
       <c r="A755" s="2" t="inlineStr">
         <is>
-          <t>***3896**</t>
+          <t>B57509580</t>
         </is>
       </c>
       <c r="B755" s="2" t="inlineStr">
         <is>
-          <t>CARLOS ANSELMO BLANCO CALLEJO</t>
+          <t>CONSTRUCCIONS I REFORMES BONA PEDRA SL</t>
         </is>
       </c>
       <c r="C755" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D755" s="5" t="n">
-        <v>6969.6</v>
+        <v>9064.23</v>
       </c>
       <c r="E755" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="756" customHeight="1" ht="12.75">
       <c r="A756" s="2" t="inlineStr">
         <is>
-          <t>B16632994</t>
+          <t>B83475475</t>
         </is>
       </c>
       <c r="B756" s="2" t="inlineStr">
         <is>
-          <t>INSTALADORA JOSEMA LÓPEZ SL</t>
+          <t>Soluciones  Integrales de Acceso, S.L.</t>
         </is>
       </c>
       <c r="C756" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D756" s="5" t="n">
-        <v>6939.93</v>
+        <v>9050.19</v>
       </c>
       <c r="E756" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="757" customHeight="1" ht="12.75">
       <c r="A757" s="2" t="inlineStr">
         <is>
-          <t>B07782295</t>
+          <t>***0901**</t>
         </is>
       </c>
       <c r="B757" s="2" t="inlineStr">
         <is>
-          <t>TALLER JUAN PALERM, S.L.</t>
+          <t>Guillermo Gomis Caldentey</t>
         </is>
       </c>
       <c r="C757" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D757" s="5" t="n">
-        <v>6921.2</v>
+        <v>8878.64</v>
       </c>
       <c r="E757" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="758" customHeight="1" ht="12.75">
       <c r="A758" s="2" t="inlineStr">
         <is>
-          <t>B16649683</t>
+          <t>A46160701</t>
         </is>
       </c>
       <c r="B758" s="2" t="inlineStr">
         <is>
-          <t>Obras y Reformas Martínez, SL</t>
+          <t>TECNOLOGIA DE MONTAJES Y MANTENIMIENTOS, S.A.</t>
         </is>
       </c>
       <c r="C758" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D758" s="5" t="n">
-        <v>6903.96</v>
+        <v>8811.84</v>
       </c>
       <c r="E758" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="759" customHeight="1" ht="12.75">
       <c r="A759" s="2" t="inlineStr">
         <is>
-          <t>B57619975</t>
+          <t>B07863053</t>
         </is>
       </c>
       <c r="B759" s="2" t="inlineStr">
         <is>
-          <t>THESSIS FONTANERS SL</t>
+          <t>Promocions I Construccions  JAM Sóller</t>
         </is>
       </c>
       <c r="C759" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D759" s="5" t="n">
-        <v>6834.94</v>
+        <v>8779.87</v>
       </c>
       <c r="E759" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="760" customHeight="1" ht="12.75">
       <c r="A760" s="2" t="inlineStr">
         <is>
-          <t>B09620485</t>
+          <t>***2347**</t>
         </is>
       </c>
       <c r="B760" s="2" t="inlineStr">
         <is>
-          <t>Elegant proyectos SL</t>
+          <t>JAIME MORGUES FONT</t>
         </is>
       </c>
       <c r="C760" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D760" s="5" t="n">
-        <v>6809.28</v>
+        <v>8775.31</v>
       </c>
       <c r="E760" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="761" customHeight="1" ht="12.75">
       <c r="A761" s="2" t="inlineStr">
         <is>
-          <t>B57404162</t>
+          <t>A07936701</t>
         </is>
       </c>
       <c r="B761" s="2" t="inlineStr">
         <is>
-          <t>INSTAL·LACIONS ELÈCTRIQUES GERMANS NADAL SL</t>
+          <t>ESTOP ESTUDIOS TOPOGRAFÍA , S.A.U.</t>
         </is>
       </c>
       <c r="C761" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D761" s="5" t="n">
-        <v>6791.709999999999</v>
+        <v>8712.0</v>
       </c>
       <c r="E761" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="762" customHeight="1" ht="12.75">
       <c r="A762" s="2" t="inlineStr">
         <is>
-          <t>B57999732</t>
+          <t>***0434**</t>
         </is>
       </c>
       <c r="B762" s="2" t="inlineStr">
         <is>
-          <t>RECICLATGES ES COLL SL</t>
+          <t>DANIEL ORFILA PONS</t>
         </is>
       </c>
       <c r="C762" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D762" s="5" t="n">
-        <v>6775.45</v>
+        <v>8675.75</v>
       </c>
       <c r="E762" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="763" customHeight="1" ht="12.75">
       <c r="A763" s="2" t="inlineStr">
         <is>
-          <t>***2494**</t>
+          <t>B05383807</t>
         </is>
       </c>
       <c r="B763" s="2" t="inlineStr">
         <is>
-          <t>Pedro Martínez Llull</t>
+          <t>SINEU EXCAVACIONES I TRANSPORTS SINEU SL</t>
         </is>
       </c>
       <c r="C763" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D763" s="5" t="n">
-        <v>6772.37</v>
+        <v>8669.050000000001</v>
       </c>
       <c r="E763" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="764" customHeight="1" ht="12.75">
       <c r="A764" s="2" t="inlineStr">
         <is>
-          <t>B09989419</t>
+          <t>***0852**</t>
         </is>
       </c>
       <c r="B764" s="2" t="inlineStr">
         <is>
-          <t>Tecmarine Proyectos SL</t>
+          <t>TORRES CAMACHO JOSÉ</t>
         </is>
       </c>
       <c r="C764" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D764" s="5" t="n">
-        <v>6697.13</v>
+        <v>8639.22</v>
       </c>
       <c r="E764" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="765" customHeight="1" ht="12.75">
       <c r="A765" s="2" t="inlineStr">
         <is>
-          <t>***1227**</t>
+          <t>B66508763</t>
         </is>
       </c>
       <c r="B765" s="2" t="inlineStr">
         <is>
-          <t>Gabriel Nadal Canals</t>
+          <t>STANNAH INCISA SL</t>
         </is>
       </c>
       <c r="C765" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D765" s="5" t="n">
-        <v>6694.37</v>
+        <v>8635.0</v>
       </c>
       <c r="E765" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="766" customHeight="1" ht="12.75">
       <c r="A766" s="2" t="inlineStr">
         <is>
-          <t>***3526**</t>
+          <t>***4341**</t>
         </is>
       </c>
       <c r="B766" s="2" t="inlineStr">
         <is>
-          <t>LUIS ADRIAN MESQUIDA</t>
+          <t>Francisco Javier Lorenzo Cano</t>
         </is>
       </c>
       <c r="C766" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D766" s="5" t="n">
-        <v>6662.56</v>
+        <v>8618.01</v>
       </c>
       <c r="E766" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="767" customHeight="1" ht="12.75">
       <c r="A767" s="2" t="inlineStr">
         <is>
-          <t>***4614**</t>
+          <t>B19346790</t>
         </is>
       </c>
       <c r="B767" s="2" t="inlineStr">
         <is>
-          <t>RUBÉN PINO VIDAL</t>
+          <t>M2-RECA CONSTRUCCIONES SL</t>
         </is>
       </c>
       <c r="C767" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D767" s="5" t="n">
-        <v>6644.72</v>
+        <v>8473.99</v>
       </c>
       <c r="E767" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="768" customHeight="1" ht="12.75">
       <c r="A768" s="2" t="inlineStr">
         <is>
-          <t>B16629552</t>
+          <t>***7975**</t>
         </is>
       </c>
       <c r="B768" s="2" t="inlineStr">
         <is>
-          <t>ALUMETAL MASCARÓ 2019, S.L</t>
+          <t>RAÚL LÓPEZ BRAULIO</t>
         </is>
       </c>
       <c r="C768" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D768" s="5" t="n">
-        <v>6521.9</v>
+        <v>8431.89</v>
       </c>
       <c r="E768" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="769" customHeight="1" ht="12.75">
       <c r="A769" s="2" t="inlineStr">
         <is>
-          <t>B57295461</t>
+          <t>A47211214</t>
         </is>
       </c>
       <c r="B769" s="2" t="inlineStr">
         <is>
-          <t>Obras Salom SL</t>
+          <t>SOCAMEX, S.A</t>
         </is>
       </c>
       <c r="C769" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D769" s="5" t="n">
-        <v>6467.65</v>
+        <v>8424.31</v>
       </c>
       <c r="E769" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="770" customHeight="1" ht="12.75">
       <c r="A770" s="2" t="inlineStr">
         <is>
-          <t>***2459**</t>
+          <t>B07697527</t>
         </is>
       </c>
       <c r="B770" s="2" t="inlineStr">
         <is>
-          <t>Martín Mas Vallespir</t>
+          <t>Baixa Tensió SL</t>
         </is>
       </c>
       <c r="C770" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D770" s="5" t="n">
-        <v>6446.62</v>
+        <v>8388.48</v>
       </c>
       <c r="E770" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="771" customHeight="1" ht="12.75">
       <c r="A771" s="2" t="inlineStr">
         <is>
-          <t>***2192**</t>
+          <t>B57522658</t>
         </is>
       </c>
       <c r="B771" s="2" t="inlineStr">
         <is>
-          <t>JUAN EMILIO PIÑEIRO ESCANELLAS</t>
+          <t>ELECTRICA ASELMA INSTALADORA SL</t>
         </is>
       </c>
       <c r="C771" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D771" s="5" t="n">
-        <v>6388.8</v>
+        <v>8220.98</v>
       </c>
       <c r="E771" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="772" customHeight="1" ht="12.75">
       <c r="A772" s="2" t="inlineStr">
         <is>
-          <t>B57786071</t>
+          <t>***3203**</t>
         </is>
       </c>
       <c r="B772" s="2" t="inlineStr">
         <is>
-          <t>Font Multiserveis SL</t>
+          <t>PEDRO BOSCH BOSCH</t>
         </is>
       </c>
       <c r="C772" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D772" s="5" t="n">
-        <v>6379.12</v>
+        <v>8215.91</v>
       </c>
       <c r="E772" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="773" customHeight="1" ht="12.75">
       <c r="A773" s="2" t="inlineStr">
         <is>
-          <t>B57877623</t>
+          <t>***8802**</t>
         </is>
       </c>
       <c r="B773" s="2" t="inlineStr">
         <is>
-          <t>Obras, Asfaltos y Excavaciones, SL</t>
+          <t>Pablo Miguel López Crespillo</t>
         </is>
       </c>
       <c r="C773" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D773" s="5" t="n">
-        <v>6308.76</v>
+        <v>8194.48</v>
       </c>
       <c r="E773" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="774" customHeight="1" ht="12.75">
       <c r="A774" s="2" t="inlineStr">
         <is>
-          <t>B07554074</t>
+          <t>B07795552</t>
         </is>
       </c>
       <c r="B774" s="2" t="inlineStr">
         <is>
-          <t>INSTALACIONES BERGAS GELABERT SL</t>
+          <t>CONSTRUCCIONS CERDÀ FIOL, S.L.</t>
         </is>
       </c>
       <c r="C774" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D774" s="5" t="n">
-        <v>6164.95</v>
+        <v>8072.9</v>
       </c>
       <c r="E774" s="2" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="775" customHeight="1" ht="12.75">
       <c r="A775" s="2" t="inlineStr">
         <is>
-          <t>***2504**</t>
+          <t>U98948706</t>
         </is>
       </c>
       <c r="B775" s="2" t="inlineStr">
         <is>
-          <t>Serafí Adrover Llull</t>
+          <t>SyD AGUAS UTE 99</t>
         </is>
       </c>
       <c r="C775" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D775" s="5" t="n">
-        <v>5967.9</v>
+        <v>8000.0</v>
       </c>
       <c r="E775" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="776" customHeight="1" ht="12.75">
       <c r="A776" s="2" t="inlineStr">
         <is>
-          <t>B57781783</t>
+          <t>03043852T</t>
         </is>
       </c>
       <c r="B776" s="2" t="inlineStr">
         <is>
-          <t>OBRAS JOSE RIBAS, S.L.</t>
+          <t>YURI OSIPAU</t>
         </is>
       </c>
       <c r="C776" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D776" s="5" t="n">
-        <v>5819.51</v>
+        <v>7988.64</v>
       </c>
       <c r="E776" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="777" customHeight="1" ht="12.75">
       <c r="A777" s="2" t="inlineStr">
         <is>
-          <t>A08976177</t>
+          <t>***6218**</t>
         </is>
       </c>
       <c r="B777" s="2" t="inlineStr">
         <is>
-          <t>PYCSECA SEGURIDAD S.A.</t>
+          <t>MIGUEL RIGAU COSTA</t>
         </is>
       </c>
       <c r="C777" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D777" s="5" t="n">
-        <v>5759.16</v>
+        <v>7852.9</v>
       </c>
       <c r="E777" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="778" customHeight="1" ht="12.75">
       <c r="A778" s="2" t="inlineStr">
         <is>
-          <t>***3507**</t>
+          <t>B07681216</t>
         </is>
       </c>
       <c r="B778" s="2" t="inlineStr">
         <is>
-          <t>PEDRO MONREAL MARZO</t>
+          <t>PERSIANA MALLORQUINA SL</t>
         </is>
       </c>
       <c r="C778" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D778" s="5" t="n">
-        <v>5753.55</v>
+        <v>7830.22</v>
       </c>
       <c r="E778" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="779" customHeight="1" ht="12.75">
       <c r="A779" s="2" t="inlineStr">
         <is>
-          <t>B57661480</t>
+          <t>B57465791</t>
         </is>
       </c>
       <c r="B779" s="2" t="inlineStr">
         <is>
-          <t>SUNWATERSPA SL</t>
+          <t>DOMOELIN SL</t>
         </is>
       </c>
       <c r="C779" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D779" s="5" t="n">
-        <v>5649.48</v>
+        <v>7791.46</v>
       </c>
       <c r="E779" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="780" customHeight="1" ht="12.75">
       <c r="A780" s="2" t="inlineStr">
         <is>
-          <t>W0031406B</t>
+          <t>B57813479</t>
         </is>
       </c>
       <c r="B780" s="2" t="inlineStr">
         <is>
-          <t>TYCO BUILDING SERVICE</t>
+          <t>SISTEMES FERRIOL SL</t>
         </is>
       </c>
       <c r="C780" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D780" s="5" t="n">
-        <v>5586.1</v>
+        <v>7763.12</v>
       </c>
       <c r="E780" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="781" customHeight="1" ht="12.75">
       <c r="A781" s="2" t="inlineStr">
         <is>
-          <t>B57282097</t>
+          <t>B57796922</t>
         </is>
       </c>
       <c r="B781" s="2" t="inlineStr">
         <is>
-          <t>VISUALES E INFORMATICA SL</t>
+          <t>ATZABARA IBIZA, S.L.</t>
         </is>
       </c>
       <c r="C781" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D781" s="5" t="n">
-        <v>5544.83</v>
+        <v>7741.58</v>
       </c>
       <c r="E781" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="782" customHeight="1" ht="12.75">
       <c r="A782" s="2" t="inlineStr">
         <is>
-          <t>B07806904</t>
+          <t>B57890949</t>
         </is>
       </c>
       <c r="B782" s="2" t="inlineStr">
         <is>
-          <t>EIVITRONIC SERVICIOS TECNICOS S.L</t>
+          <t>BONET GERMANS DOORDS S.L.</t>
         </is>
       </c>
       <c r="C782" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D782" s="5" t="n">
-        <v>5481.27</v>
+        <v>7678.18</v>
       </c>
       <c r="E782" s="2" t="n">
         <v>2.0</v>
       </c>
     </row>
     <row r="783" customHeight="1" ht="12.75">
       <c r="A783" s="2" t="inlineStr">
         <is>
-          <t>***6212**</t>
+          <t>B57507550</t>
         </is>
       </c>
       <c r="B783" s="2" t="inlineStr">
         <is>
-          <t>ANDRÉS POL LLINÀS</t>
+          <t>Cirlan Inversiones, SL</t>
         </is>
       </c>
       <c r="C783" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D783" s="5" t="n">
-        <v>5444.64</v>
+        <v>7672.37</v>
       </c>
       <c r="E783" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="784" customHeight="1" ht="12.75">
       <c r="A784" s="2" t="inlineStr">
         <is>
-          <t>B57183063</t>
+          <t>***8506**</t>
         </is>
       </c>
       <c r="B784" s="2" t="inlineStr">
         <is>
-          <t>Decoración Martin Osorio SL</t>
+          <t>ELECTRO ALOMAR SL</t>
         </is>
       </c>
       <c r="C784" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D784" s="5" t="n">
-        <v>5324.04</v>
+        <v>7513.12</v>
       </c>
       <c r="E784" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="785" customHeight="1" ht="12.75">
       <c r="A785" s="2" t="inlineStr">
         <is>
-          <t>B07654056</t>
+          <t>B16543985</t>
         </is>
       </c>
       <c r="B785" s="2" t="inlineStr">
         <is>
-          <t>EXPAFRED SL</t>
+          <t>R4 Rehabilitación de estructuras (Formatur Balear SL)</t>
         </is>
       </c>
       <c r="C785" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D785" s="5" t="n">
-        <v>5123.45</v>
+        <v>7499.58</v>
       </c>
       <c r="E785" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="786" customHeight="1" ht="12.75">
       <c r="A786" s="2" t="inlineStr">
         <is>
-          <t>B57510430</t>
+          <t>***5083**</t>
         </is>
       </c>
       <c r="B786" s="2" t="inlineStr">
         <is>
-          <t>NI FOC NI FUM Contra Incendis 1983, SL</t>
+          <t>Bernat Olariaga Llompart</t>
         </is>
       </c>
       <c r="C786" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D786" s="5" t="n">
-        <v>5116.49</v>
+        <v>7458.1</v>
       </c>
       <c r="E786" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="787" customHeight="1" ht="12.75">
       <c r="A787" s="2" t="inlineStr">
         <is>
-          <t>B57724486</t>
+          <t>B07842636</t>
         </is>
       </c>
       <c r="B787" s="2" t="inlineStr">
         <is>
-          <t>TLINK SISTEMES I TELECOMUNICACIONS SL</t>
+          <t>HORMI-STAMP, S.L.</t>
         </is>
       </c>
       <c r="C787" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D787" s="5" t="n">
-        <v>5060.1</v>
+        <v>7437.27</v>
       </c>
       <c r="E787" s="2" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="788" customHeight="1" ht="12.75">
       <c r="A788" s="2" t="inlineStr">
         <is>
-          <t>B07697527</t>
+          <t>***1330**</t>
         </is>
       </c>
       <c r="B788" s="2" t="inlineStr">
         <is>
-          <t>BAIXA TENSIÓ, S.L.</t>
+          <t>Llorenç Oliver Mascaró</t>
         </is>
       </c>
       <c r="C788" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D788" s="5" t="n">
-        <v>5051.13</v>
+        <v>7391.78</v>
       </c>
       <c r="E788" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="789" customHeight="1" ht="12.75">
       <c r="A789" s="2" t="inlineStr">
         <is>
-          <t>***1941**</t>
+          <t>B57791121</t>
         </is>
       </c>
       <c r="B789" s="2" t="inlineStr">
         <is>
-          <t>JOSÉ MARÍA GARCÍA-RUIZ GILET</t>
+          <t>CANFRED SOLUTIONS SL</t>
         </is>
       </c>
       <c r="C789" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D789" s="5" t="n">
-        <v>5047.52</v>
+        <v>7327.84</v>
       </c>
       <c r="E789" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="790" customHeight="1" ht="12.75">
       <c r="A790" s="2" t="inlineStr">
         <is>
-          <t>***5538**</t>
+          <t>B07954472</t>
         </is>
       </c>
       <c r="B790" s="2" t="inlineStr">
         <is>
-          <t>ANTONIO BONNIN SOCIAS</t>
+          <t>Infotelecom Networks, SL</t>
         </is>
       </c>
       <c r="C790" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D790" s="5" t="n">
-        <v>5039.65</v>
+        <v>7307.92</v>
       </c>
       <c r="E790" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="791" customHeight="1" ht="12.75">
       <c r="A791" s="2" t="inlineStr">
         <is>
-          <t>***1813**</t>
+          <t>B16583031</t>
         </is>
       </c>
       <c r="B791" s="2" t="inlineStr">
         <is>
-          <t>Nadal Vallespir Frau</t>
+          <t>CA LA CALMA GREEN, S.L.</t>
         </is>
       </c>
       <c r="C791" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D791" s="5" t="n">
-        <v>4947.76</v>
+        <v>7199.5</v>
       </c>
       <c r="E791" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="792" customHeight="1" ht="12.75">
       <c r="A792" s="2" t="inlineStr">
         <is>
-          <t>B07150048</t>
+          <t>A07023492</t>
         </is>
       </c>
       <c r="B792" s="2" t="inlineStr">
         <is>
-          <t>Instalaciones Barber Coll sl</t>
+          <t>LANDINO BERMAN S.A.</t>
         </is>
       </c>
       <c r="C792" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D792" s="5" t="n">
-        <v>4930.31</v>
+        <v>7199.5</v>
       </c>
       <c r="E792" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="793" customHeight="1" ht="12.75">
       <c r="A793" s="2" t="inlineStr">
         <is>
-          <t>B16566614</t>
+          <t>B07703036</t>
         </is>
       </c>
       <c r="B793" s="2" t="inlineStr">
         <is>
-          <t>RAMÍREZ LÓPEZ REFRIGERACIÓN SL</t>
+          <t>Arquitectura popular de Mallorca S.L</t>
         </is>
       </c>
       <c r="C793" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D793" s="5" t="n">
-        <v>4920.36</v>
+        <v>7177.66</v>
       </c>
       <c r="E793" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="794" customHeight="1" ht="12.75">
       <c r="A794" s="2" t="inlineStr">
         <is>
-          <t>B07044746</t>
+          <t>B02968683</t>
         </is>
       </c>
       <c r="B794" s="2" t="inlineStr">
         <is>
-          <t>CARPINTERIA INSULAR DE ALUMINIOS, S.L.</t>
+          <t>JBS INSTAL.LACIONS I OBRES SLU</t>
         </is>
       </c>
       <c r="C794" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D794" s="5" t="n">
-        <v>4909.2</v>
+        <v>7168.58</v>
       </c>
       <c r="E794" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="795" customHeight="1" ht="12.75">
       <c r="A795" s="2" t="inlineStr">
         <is>
-          <t>B57628570</t>
+          <t>B07848724</t>
         </is>
       </c>
       <c r="B795" s="2" t="inlineStr">
         <is>
-          <t>PINTURAS Y FACHADAS ESCRIBANO, SL</t>
+          <t>CERRAJERIA RIPOLL</t>
         </is>
       </c>
       <c r="C795" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D795" s="5" t="n">
-        <v>4723.27</v>
+        <v>7151.1</v>
       </c>
       <c r="E795" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="796" customHeight="1" ht="12.75">
       <c r="A796" s="2" t="inlineStr">
         <is>
-          <t>***5640**</t>
+          <t>B57158172</t>
         </is>
       </c>
       <c r="B796" s="2" t="inlineStr">
         <is>
-          <t>JOSÉ RODRÍGUEZ DIZ</t>
+          <t>INSTALACIONES ES PLA SLU</t>
         </is>
       </c>
       <c r="C796" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D796" s="5" t="n">
-        <v>4658.5</v>
+        <v>7097.860000000001</v>
       </c>
       <c r="E796" s="2" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="797" customHeight="1" ht="12.75">
       <c r="A797" s="2" t="inlineStr">
         <is>
-          <t>***5788**</t>
+          <t>B57687839</t>
         </is>
       </c>
       <c r="B797" s="2" t="inlineStr">
         <is>
-          <t>Pau Mora Carretero</t>
+          <t>Novallevant Grup Manacor, S.L.</t>
         </is>
       </c>
       <c r="C797" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D797" s="5" t="n">
-        <v>4566.62</v>
+        <v>7079.37</v>
       </c>
       <c r="E797" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="798" customHeight="1" ht="12.75">
       <c r="A798" s="2" t="inlineStr">
         <is>
-          <t>B07656283</t>
+          <t>***5725**</t>
         </is>
       </c>
       <c r="B798" s="2" t="inlineStr">
         <is>
-          <t>Comar, S.L.</t>
+          <t>ANTONI XAVIER PERICÀS RODRÍGUEZ</t>
         </is>
       </c>
       <c r="C798" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D798" s="5" t="n">
-        <v>4544.76</v>
+        <v>7074.92</v>
       </c>
       <c r="E798" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="799" customHeight="1" ht="12.75">
       <c r="A799" s="2" t="inlineStr">
         <is>
-          <t>***0186**</t>
+          <t>B07655509</t>
         </is>
       </c>
       <c r="B799" s="2" t="inlineStr">
         <is>
-          <t>MIQUEL PUIG GARCIAS</t>
+          <t>Hoteles Esplai, SL</t>
         </is>
       </c>
       <c r="C799" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D799" s="5" t="n">
-        <v>4439.78</v>
+        <v>6991.99</v>
       </c>
       <c r="E799" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="800" customHeight="1" ht="12.75">
       <c r="A800" s="2" t="inlineStr">
         <is>
-          <t>***7356**</t>
+          <t>***3896**</t>
         </is>
       </c>
       <c r="B800" s="2" t="inlineStr">
         <is>
-          <t>ISIDRO LLOBET PÉREZ</t>
+          <t>CARLOS ANSELMO BLANCO CALLEJO</t>
         </is>
       </c>
       <c r="C800" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D800" s="5" t="n">
-        <v>4391.21</v>
+        <v>6969.6</v>
       </c>
       <c r="E800" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="801" customHeight="1" ht="12.75">
       <c r="A801" s="2" t="inlineStr">
         <is>
-          <t>***1649**</t>
+          <t>B16632994</t>
         </is>
       </c>
       <c r="B801" s="2" t="inlineStr">
         <is>
-          <t>FRANCISCO MELIS TOUS</t>
+          <t>INSTALADORA JOSEMA LÓPEZ SL</t>
         </is>
       </c>
       <c r="C801" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D801" s="5" t="n">
-        <v>4368.1</v>
+        <v>6939.93</v>
       </c>
       <c r="E801" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="802" customHeight="1" ht="12.75">
       <c r="A802" s="2" t="inlineStr">
         <is>
-          <t>B05301155</t>
+          <t>B07782295</t>
         </is>
       </c>
       <c r="B802" s="2" t="inlineStr">
         <is>
-          <t>INSTAL·LACIONS I SERVEIS BIT SL</t>
+          <t>TALLER JUAN PALERM, S.L.</t>
         </is>
       </c>
       <c r="C802" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D802" s="5" t="n">
-        <v>4226.81</v>
+        <v>6921.2</v>
       </c>
       <c r="E802" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="803" customHeight="1" ht="12.75">
       <c r="A803" s="2" t="inlineStr">
         <is>
-          <t>Q5750018C</t>
+          <t>B16649683</t>
         </is>
       </c>
       <c r="B803" s="2" t="inlineStr">
         <is>
-          <t>Verd Neix S.L</t>
+          <t>Obras y Reformas Martínez, SL</t>
         </is>
       </c>
       <c r="C803" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D803" s="5" t="n">
-        <v>3887.09</v>
+        <v>6903.96</v>
       </c>
       <c r="E803" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="804" customHeight="1" ht="12.75">
       <c r="A804" s="2" t="inlineStr">
         <is>
-          <t>B16558397</t>
+          <t>B57619975</t>
         </is>
       </c>
       <c r="B804" s="2" t="inlineStr">
         <is>
-          <t>Proyecta2 Dragonera SL</t>
+          <t>THESSIS FONTANERS SL</t>
         </is>
       </c>
       <c r="C804" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D804" s="5" t="n">
-        <v>3566.6</v>
+        <v>6834.94</v>
       </c>
       <c r="E804" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="805" customHeight="1" ht="12.75">
       <c r="A805" s="2" t="inlineStr">
         <is>
-          <t>B57112641</t>
+          <t>B09620485</t>
         </is>
       </c>
       <c r="B805" s="2" t="inlineStr">
         <is>
-          <t>Sa Ferrereria Des Mercadal, SL</t>
+          <t>Elegant proyectos SL</t>
         </is>
       </c>
       <c r="C805" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D805" s="5" t="n">
-        <v>3479.45</v>
+        <v>6809.28</v>
       </c>
       <c r="E805" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="806" customHeight="1" ht="12.75">
       <c r="A806" s="2" t="inlineStr">
         <is>
-          <t>***6475**</t>
+          <t>B57999732</t>
         </is>
       </c>
       <c r="B806" s="2" t="inlineStr">
         <is>
-          <t>OBRASECA TECHOS Y TABIQUES</t>
+          <t>RECICLATGES ES COLL SL</t>
         </is>
       </c>
       <c r="C806" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D806" s="5" t="n">
-        <v>3253.42</v>
+        <v>6775.45</v>
       </c>
       <c r="E806" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="807" customHeight="1" ht="12.75">
       <c r="A807" s="2" t="inlineStr">
         <is>
-          <t>B07850290</t>
+          <t>***2494**</t>
         </is>
       </c>
       <c r="B807" s="2" t="inlineStr">
         <is>
-          <t>IMPERDECO BALEAR SL</t>
+          <t>Pedro Martínez Llull</t>
         </is>
       </c>
       <c r="C807" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D807" s="5" t="n">
-        <v>3206.74</v>
+        <v>6772.37</v>
       </c>
       <c r="E807" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="808" customHeight="1" ht="12.75">
       <c r="A808" s="2" t="inlineStr">
         <is>
-          <t>B57018202</t>
+          <t>B09989419</t>
         </is>
       </c>
       <c r="B808" s="2" t="inlineStr">
         <is>
-          <t>INSTAL·LACIONS ELÈCTRIQUES MAIRATA I FERRER SL</t>
+          <t>Tecmarine Proyectos SL</t>
         </is>
       </c>
       <c r="C808" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D808" s="5" t="n">
-        <v>3158.1</v>
+        <v>6697.13</v>
       </c>
       <c r="E808" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="809" customHeight="1" ht="12.75">
       <c r="A809" s="2" t="inlineStr">
         <is>
-          <t>A46215406</t>
+          <t>***1227**</t>
         </is>
       </c>
       <c r="B809" s="2" t="inlineStr">
         <is>
-          <t>Ascensores Domingo S.A.</t>
+          <t>Gabriel Nadal Canals</t>
         </is>
       </c>
       <c r="C809" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D809" s="5" t="n">
-        <v>3089.37</v>
+        <v>6694.37</v>
       </c>
       <c r="E809" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="810" customHeight="1" ht="12.75">
       <c r="A810" s="2" t="inlineStr">
         <is>
-          <t>B42964205</t>
+          <t>***3526**</t>
         </is>
       </c>
       <c r="B810" s="2" t="inlineStr">
         <is>
-          <t>EIVICOBERTES I OBRES EN GENERAL SL</t>
+          <t>LUIS ADRIAN MESQUIDA</t>
         </is>
       </c>
       <c r="C810" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D810" s="5" t="n">
-        <v>3025.0</v>
+        <v>6662.56</v>
       </c>
       <c r="E810" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="811" customHeight="1" ht="12.75">
       <c r="A811" s="2" t="inlineStr">
         <is>
-          <t>***2527**</t>
+          <t>***4614**</t>
         </is>
       </c>
       <c r="B811" s="2" t="inlineStr">
         <is>
-          <t>Miquel Fuster Llull</t>
+          <t>RUBÉN PINO VIDAL</t>
         </is>
       </c>
       <c r="C811" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D811" s="5" t="n">
-        <v>2971.18</v>
+        <v>6644.72</v>
       </c>
       <c r="E811" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="812" customHeight="1" ht="12.75">
       <c r="A812" s="2" t="inlineStr">
         <is>
-          <t>B56221443</t>
+          <t>B16629552</t>
         </is>
       </c>
       <c r="B812" s="2" t="inlineStr">
         <is>
-          <t>JOSE ANTONIO PASTOR FERRER S.L.</t>
+          <t>ALUMETAL MASCARÓ 2019, S.L</t>
         </is>
       </c>
       <c r="C812" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D812" s="5" t="n">
-        <v>2922.59</v>
+        <v>6521.9</v>
       </c>
       <c r="E812" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="813" customHeight="1" ht="12.75">
       <c r="A813" s="2" t="inlineStr">
         <is>
-          <t>***8877**</t>
+          <t>B57295461</t>
         </is>
       </c>
       <c r="B813" s="2" t="inlineStr">
         <is>
-          <t>LUIS FERNANDO NARANJO VALENCIA</t>
+          <t>Obras Salom SL</t>
         </is>
       </c>
       <c r="C813" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D813" s="5" t="n">
-        <v>2919.73</v>
+        <v>6467.65</v>
       </c>
       <c r="E813" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="814" customHeight="1" ht="12.75">
       <c r="A814" s="2" t="inlineStr">
         <is>
-          <t>***5169**</t>
+          <t>***2459**</t>
         </is>
       </c>
       <c r="B814" s="2" t="inlineStr">
         <is>
-          <t>ULPIMPERIUM IBIZA S.L.U.</t>
+          <t>Martín Mas Vallespir</t>
         </is>
       </c>
       <c r="C814" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D814" s="5" t="n">
-        <v>2779.37</v>
+        <v>6446.62</v>
       </c>
       <c r="E814" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="815" customHeight="1" ht="12.75">
       <c r="A815" s="2" t="inlineStr">
         <is>
-          <t>***2250**</t>
+          <t>***2192**</t>
         </is>
       </c>
       <c r="B815" s="2" t="inlineStr">
         <is>
-          <t>JOAN MORLÀ VICENS</t>
+          <t>JUAN EMILIO PIÑEIRO ESCANELLAS</t>
         </is>
       </c>
       <c r="C815" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D815" s="5" t="n">
-        <v>2554.61</v>
+        <v>6388.8</v>
       </c>
       <c r="E815" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="816" customHeight="1" ht="12.75">
       <c r="A816" s="2" t="inlineStr">
         <is>
-          <t>***1122**</t>
+          <t>B57786071</t>
         </is>
       </c>
       <c r="B816" s="2" t="inlineStr">
         <is>
-          <t>CARLOS PASCUAL GELABERT</t>
+          <t>Font Multiserveis SL</t>
         </is>
       </c>
       <c r="C816" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D816" s="5" t="n">
-        <v>2461.02</v>
+        <v>6379.12</v>
       </c>
       <c r="E816" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="817" customHeight="1" ht="12.75">
       <c r="A817" s="2" t="inlineStr">
         <is>
-          <t>***5514**</t>
+          <t>B57877623</t>
         </is>
       </c>
       <c r="B817" s="2" t="inlineStr">
         <is>
-          <t>ALVARO GUTIERREZ CABELLO</t>
+          <t>Obras, Asfaltos y Excavaciones, SL</t>
         </is>
       </c>
       <c r="C817" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D817" s="5" t="n">
-        <v>2434.27</v>
+        <v>6308.76</v>
       </c>
       <c r="E817" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="818" customHeight="1" ht="12.75">
       <c r="A818" s="2" t="inlineStr">
         <is>
-          <t>B57445199</t>
+          <t>B07554074</t>
         </is>
       </c>
       <c r="B818" s="2" t="inlineStr">
         <is>
-          <t>FUSTERIA METÀL.LICA EXGEME S.L.</t>
+          <t>INSTALACIONES BERGAS GELABERT SL</t>
         </is>
       </c>
       <c r="C818" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D818" s="5" t="n">
-        <v>2414.74</v>
+        <v>6164.95</v>
       </c>
       <c r="E818" s="2" t="n">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="819" customHeight="1" ht="12.75">
       <c r="A819" s="2" t="inlineStr">
         <is>
-          <t>B57155806</t>
+          <t>B67658880</t>
         </is>
       </c>
       <c r="B819" s="2" t="inlineStr">
         <is>
-          <t>ALOU BARCELO SL</t>
+          <t>ZAGAR, proyectos de construcción, S.L.</t>
         </is>
       </c>
       <c r="C819" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D819" s="5" t="n">
-        <v>2330.85</v>
+        <v>6025.74</v>
       </c>
       <c r="E819" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="820" customHeight="1" ht="12.75">
       <c r="A820" s="2" t="inlineStr">
         <is>
-          <t>***8125**</t>
+          <t>***2504**</t>
         </is>
       </c>
       <c r="B820" s="2" t="inlineStr">
         <is>
-          <t>GUILLERMO FLORIT PASQUAL</t>
+          <t>Serafí Adrover Llull</t>
         </is>
       </c>
       <c r="C820" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D820" s="5" t="n">
-        <v>2303.84</v>
+        <v>5967.9</v>
       </c>
       <c r="E820" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="821" customHeight="1" ht="12.75">
       <c r="A821" s="2" t="inlineStr">
         <is>
-          <t>B28871192</t>
+          <t>B57781783</t>
         </is>
       </c>
       <c r="B821" s="2" t="inlineStr">
         <is>
-          <t>Algeco Construcciones Modulares, SLU</t>
+          <t>OBRAS JOSE RIBAS, S.L.</t>
         </is>
       </c>
       <c r="C821" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D821" s="5" t="n">
-        <v>2269.96</v>
+        <v>5819.51</v>
       </c>
       <c r="E821" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="822" customHeight="1" ht="12.75">
       <c r="A822" s="2" t="inlineStr">
         <is>
-          <t>***2566**</t>
+          <t>A08976177</t>
         </is>
       </c>
       <c r="B822" s="2" t="inlineStr">
         <is>
-          <t>TONI SASTRE SERVERA</t>
+          <t>PYCSECA SEGURIDAD S.A.</t>
         </is>
       </c>
       <c r="C822" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D822" s="5" t="n">
-        <v>2255.59</v>
+        <v>5759.16</v>
       </c>
       <c r="E822" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="823" customHeight="1" ht="12.75">
       <c r="A823" s="2" t="inlineStr">
         <is>
-          <t>B57813370</t>
+          <t>***3507**</t>
         </is>
       </c>
       <c r="B823" s="2" t="inlineStr">
         <is>
-          <t>SOLUCIONES INTEGRALES IB 360 SL</t>
+          <t>PEDRO MONREAL MARZO</t>
         </is>
       </c>
       <c r="C823" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D823" s="5" t="n">
-        <v>2163.25</v>
+        <v>5753.55</v>
       </c>
       <c r="E823" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="824" customHeight="1" ht="12.75">
       <c r="A824" s="2" t="inlineStr">
         <is>
-          <t>***5760**</t>
+          <t>B57661480</t>
         </is>
       </c>
       <c r="B824" s="2" t="inlineStr">
         <is>
-          <t>ROBLES GUERRA, DAVID</t>
+          <t>SUNWATERSPA SL</t>
         </is>
       </c>
       <c r="C824" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D824" s="5" t="n">
-        <v>2117.5</v>
+        <v>5649.48</v>
       </c>
       <c r="E824" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="825" customHeight="1" ht="12.75">
       <c r="A825" s="2" t="inlineStr">
         <is>
-          <t>***1427**</t>
+          <t>W0031406B</t>
         </is>
       </c>
       <c r="B825" s="2" t="inlineStr">
         <is>
-          <t>JAUME GÓMEZ MARQUÉS</t>
+          <t>TYCO BUILDING SERVICE</t>
         </is>
       </c>
       <c r="C825" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D825" s="5" t="n">
-        <v>2078.7799999999997</v>
+        <v>5586.1</v>
       </c>
       <c r="E825" s="2" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="826" customHeight="1" ht="12.75">
       <c r="A826" s="2" t="inlineStr">
         <is>
-          <t>B57373003</t>
+          <t>B57282097</t>
         </is>
       </c>
       <c r="B826" s="2" t="inlineStr">
         <is>
-          <t>FERRO I ALUMINI LA VILA SL</t>
+          <t>VISUALES E INFORMATICA SL</t>
         </is>
       </c>
       <c r="C826" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D826" s="5" t="n">
-        <v>2044.9</v>
+        <v>5544.83</v>
       </c>
       <c r="E826" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="827" customHeight="1" ht="12.75">
       <c r="A827" s="2" t="inlineStr">
         <is>
-          <t>B30045462</t>
+          <t>B07806904</t>
         </is>
       </c>
       <c r="B827" s="2" t="inlineStr">
         <is>
-          <t>FRANCISCO FLORES HERNÁNDEZ SL</t>
+          <t>EIVITRONIC SERVICIOS TECNICOS S.L</t>
         </is>
       </c>
       <c r="C827" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D827" s="5" t="n">
-        <v>1864.91</v>
+        <v>5481.27</v>
       </c>
       <c r="E827" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="828" customHeight="1" ht="12.75">
       <c r="A828" s="2" t="inlineStr">
         <is>
-          <t>***3988**</t>
+          <t>***6212**</t>
         </is>
       </c>
       <c r="B828" s="2" t="inlineStr">
         <is>
-          <t>ANTONIO CARRERAS FRANCISCO</t>
+          <t>ANDRÉS POL LLINÀS</t>
         </is>
       </c>
       <c r="C828" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D828" s="5" t="n">
-        <v>1829.37</v>
+        <v>5444.64</v>
       </c>
       <c r="E828" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="829" customHeight="1" ht="12.75">
       <c r="A829" s="2" t="inlineStr">
         <is>
-          <t>***6480**</t>
+          <t>B57183063</t>
         </is>
       </c>
       <c r="B829" s="2" t="inlineStr">
         <is>
-          <t>JUAN BERNAT SERRA PICORNELL</t>
+          <t>Decoración Martin Osorio SL</t>
         </is>
       </c>
       <c r="C829" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D829" s="5" t="n">
-        <v>1723.04</v>
+        <v>5324.04</v>
       </c>
       <c r="E829" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="830" customHeight="1" ht="12.75">
       <c r="A830" s="2" t="inlineStr">
         <is>
-          <t>U01966324</t>
+          <t>B07654056</t>
         </is>
       </c>
       <c r="B830" s="2" t="inlineStr">
         <is>
-          <t>UTE ZIMA DESARROLLO INTEGRALES SL, PEGIRO SL</t>
+          <t>EXPAFRED SL</t>
         </is>
       </c>
       <c r="C830" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D830" s="5" t="n">
-        <v>1669.8</v>
+        <v>5123.45</v>
       </c>
       <c r="E830" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="831" customHeight="1" ht="12.75">
       <c r="A831" s="2" t="inlineStr">
         <is>
-          <t>***1966**</t>
+          <t>B57510430</t>
         </is>
       </c>
       <c r="B831" s="2" t="inlineStr">
         <is>
-          <t>JORGE MARIA MIQUEL GRIMALT</t>
+          <t>NI FOC NI FUM Contra Incendis 1983, SL</t>
         </is>
       </c>
       <c r="C831" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D831" s="5" t="n">
-        <v>1522.06</v>
+        <v>5116.49</v>
       </c>
       <c r="E831" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="832" customHeight="1" ht="12.75">
       <c r="A832" s="2" t="inlineStr">
         <is>
-          <t>B57241259</t>
+          <t>B57724486</t>
         </is>
       </c>
       <c r="B832" s="2" t="inlineStr">
         <is>
-          <t>GRUP ELECTRIC EUROLUX S.L</t>
+          <t>TLINK SISTEMES I TELECOMUNICACIONS SL</t>
         </is>
       </c>
       <c r="C832" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D832" s="5" t="n">
-        <v>1512.49</v>
+        <v>5060.1</v>
       </c>
       <c r="E832" s="2" t="n">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="833" customHeight="1" ht="12.75">
       <c r="A833" s="2" t="inlineStr">
         <is>
-          <t>***1730**</t>
+          <t>***1941**</t>
         </is>
       </c>
       <c r="B833" s="2" t="inlineStr">
         <is>
-          <t>MANUEL ALGABA PASCUAL</t>
+          <t>JOSÉ MARÍA GARCÍA-RUIZ GILET</t>
         </is>
       </c>
       <c r="C833" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D833" s="5" t="n">
-        <v>1498.4</v>
+        <v>5047.52</v>
       </c>
       <c r="E833" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="834" customHeight="1" ht="12.75">
       <c r="A834" s="2" t="inlineStr">
         <is>
-          <t>B57599375</t>
+          <t>***5538**</t>
         </is>
       </c>
       <c r="B834" s="2" t="inlineStr">
         <is>
-          <t>DUO GESTIÓN Y CONTROL DE OBRAS SL</t>
+          <t>ANTONIO BONNIN SOCIAS</t>
         </is>
       </c>
       <c r="C834" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D834" s="5" t="n">
-        <v>1385.45</v>
+        <v>5039.65</v>
       </c>
       <c r="E834" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="835" customHeight="1" ht="12.75">
       <c r="A835" s="2" t="inlineStr">
         <is>
-          <t>B57353279</t>
+          <t>***1813**</t>
         </is>
       </c>
       <c r="B835" s="2" t="inlineStr">
         <is>
-          <t>INGENIERIA 1982 SL</t>
+          <t>Nadal Vallespir Frau</t>
         </is>
       </c>
       <c r="C835" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D835" s="5" t="n">
-        <v>1118.02</v>
+        <v>4947.76</v>
       </c>
       <c r="E835" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="836" customHeight="1" ht="12.75">
       <c r="A836" s="2" t="inlineStr">
         <is>
-          <t>B57450322</t>
+          <t>B07150048</t>
         </is>
       </c>
       <c r="B836" s="2" t="inlineStr">
         <is>
-          <t>J.BARBER ELECTRICITAT SL</t>
+          <t>Instalaciones Barber Coll sl</t>
         </is>
       </c>
       <c r="C836" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D836" s="5" t="n">
-        <v>1080.65</v>
+        <v>4930.31</v>
       </c>
       <c r="E836" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="837" customHeight="1" ht="12.75">
       <c r="A837" s="2" t="inlineStr">
         <is>
-          <t>B57942245</t>
+          <t>B16566614</t>
         </is>
       </c>
       <c r="B837" s="2" t="inlineStr">
         <is>
-          <t>OBRA SECA TECHOS Y TABIQUES SLU</t>
+          <t>RAMÍREZ LÓPEZ REFRIGERACIÓN SL</t>
         </is>
       </c>
       <c r="C837" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D837" s="5" t="n">
-        <v>1036.67</v>
+        <v>4920.36</v>
       </c>
       <c r="E837" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="838" customHeight="1" ht="12.75">
       <c r="A838" s="2" t="inlineStr">
         <is>
-          <t>B04996435</t>
+          <t>B07044746</t>
         </is>
       </c>
       <c r="B838" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS I OBRES TGAR SL</t>
+          <t>CARPINTERIA INSULAR DE ALUMINIOS, S.L.</t>
         </is>
       </c>
       <c r="C838" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D838" s="5" t="n">
-        <v>1028.5</v>
+        <v>4909.2</v>
       </c>
       <c r="E838" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="839" customHeight="1" ht="12.75">
       <c r="A839" s="2" t="inlineStr">
         <is>
-          <t>***7197**</t>
+          <t>B57628570</t>
         </is>
       </c>
       <c r="B839" s="2" t="inlineStr">
         <is>
-          <t>Salvador Rodríguez Ferriol</t>
+          <t>PINTURAS Y FACHADAS ESCRIBANO, SL</t>
         </is>
       </c>
       <c r="C839" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D839" s="5" t="n">
-        <v>1028.03</v>
+        <v>4723.27</v>
       </c>
       <c r="E839" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="840" customHeight="1" ht="12.75">
       <c r="A840" s="2" t="inlineStr">
         <is>
-          <t>***7022**</t>
+          <t>***5640**</t>
         </is>
       </c>
       <c r="B840" s="2" t="inlineStr">
         <is>
-          <t>BARCELÓ VICENS, ANDRÉS SEBASTIÁN</t>
+          <t>JOSÉ RODRÍGUEZ DIZ</t>
         </is>
       </c>
       <c r="C840" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D840" s="5" t="n">
-        <v>978.74</v>
+        <v>4658.5</v>
       </c>
       <c r="E840" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="841" customHeight="1" ht="12.75">
       <c r="A841" s="2" t="inlineStr">
         <is>
-          <t>***9162**</t>
+          <t>B07656283</t>
         </is>
       </c>
       <c r="B841" s="2" t="inlineStr">
         <is>
-          <t>JAIME NICOLAU JULIÀ</t>
+          <t>Comar, S.L.</t>
         </is>
       </c>
       <c r="C841" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D841" s="5" t="n">
-        <v>952.88</v>
+        <v>4544.76</v>
       </c>
       <c r="E841" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="842" customHeight="1" ht="12.75">
       <c r="A842" s="2" t="inlineStr">
         <is>
-          <t>***0712**</t>
+          <t>***0186**</t>
         </is>
       </c>
       <c r="B842" s="2" t="inlineStr">
         <is>
-          <t>CONSTRUCCIONS FONS-ESTEL SL</t>
+          <t>MIQUEL PUIG GARCIAS</t>
         </is>
       </c>
       <c r="C842" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D842" s="5" t="n">
-        <v>943.8</v>
+        <v>4439.78</v>
       </c>
       <c r="E842" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="843" customHeight="1" ht="12.75">
       <c r="A843" s="2" t="inlineStr">
         <is>
-          <t>B07329204</t>
+          <t>***7356**</t>
         </is>
       </c>
       <c r="B843" s="2" t="inlineStr">
         <is>
-          <t>JV SEGURIDAD PALMA SL</t>
+          <t>ISIDRO LLOBET PÉREZ</t>
         </is>
       </c>
       <c r="C843" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D843" s="5" t="n">
-        <v>940.17</v>
+        <v>4391.21</v>
       </c>
       <c r="E843" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="844" customHeight="1" ht="12.75">
       <c r="A844" s="2" t="inlineStr">
         <is>
-          <t>B07139942</t>
+          <t>***1649**</t>
         </is>
       </c>
       <c r="B844" s="2" t="inlineStr">
         <is>
-          <t>LABORATORIO BALEAR PARA LA CALIDAD SL (LBC)</t>
+          <t>FRANCISCO MELIS TOUS</t>
         </is>
       </c>
       <c r="C844" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D844" s="5" t="n">
-        <v>907.5</v>
+        <v>4368.1</v>
       </c>
       <c r="E844" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="845" customHeight="1" ht="12.75">
       <c r="A845" s="2" t="inlineStr">
         <is>
-          <t>***8530**</t>
+          <t>B05301155</t>
         </is>
       </c>
       <c r="B845" s="2" t="inlineStr">
         <is>
-          <t>Mateo Bordoy Vivancos</t>
+          <t>INSTAL·LACIONS I SERVEIS BIT SL</t>
         </is>
       </c>
       <c r="C845" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D845" s="5" t="n">
-        <v>831.2</v>
+        <v>4226.81</v>
       </c>
       <c r="E845" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="846" customHeight="1" ht="12.75">
       <c r="A846" s="2" t="inlineStr">
         <is>
-          <t>B57671851</t>
+          <t>Q5750018C</t>
         </is>
       </c>
       <c r="B846" s="2" t="inlineStr">
         <is>
-          <t>BALEARES RENOVABLES</t>
+          <t>Verd Neix S.L</t>
         </is>
       </c>
       <c r="C846" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D846" s="5" t="n">
-        <v>423.5</v>
+        <v>3887.09</v>
       </c>
       <c r="E846" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="847" customHeight="1" ht="12.75">
       <c r="A847" s="2" t="inlineStr">
         <is>
-          <t>B57435679</t>
+          <t>B16558397</t>
         </is>
       </c>
       <c r="B847" s="2" t="inlineStr">
         <is>
-          <t>AIGÜES DE SENCELLES, SL</t>
+          <t>Proyecta2 Dragonera SL</t>
         </is>
       </c>
       <c r="C847" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D847" s="5" t="n">
-        <v>423.5</v>
+        <v>3566.6</v>
       </c>
       <c r="E847" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="848" customHeight="1" ht="12.75">
       <c r="A848" s="2" t="inlineStr">
         <is>
-          <t>***7778**</t>
+          <t>B57112641</t>
         </is>
       </c>
       <c r="B848" s="2" t="inlineStr">
         <is>
-          <t>LUIS MORQUILLAS PUYOL</t>
+          <t>Sa Ferrereria Des Mercadal, SL</t>
         </is>
       </c>
       <c r="C848" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D848" s="5" t="n">
-        <v>381.15</v>
+        <v>3479.45</v>
       </c>
       <c r="E848" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="849" customHeight="1" ht="12.75">
       <c r="A849" s="2" t="inlineStr">
         <is>
-          <t>***0516**</t>
+          <t>***6475**</t>
         </is>
       </c>
       <c r="B849" s="2" t="inlineStr">
         <is>
-          <t>MATEO CAÑELLAS PONS</t>
+          <t>OBRASECA TECHOS Y TABIQUES</t>
         </is>
       </c>
       <c r="C849" s="2" t="inlineStr">
         <is>
-          <t>Sí</t>
+          <t>No</t>
         </is>
       </c>
       <c r="D849" s="5" t="n">
-        <v>363.0</v>
+        <v>3253.42</v>
       </c>
       <c r="E849" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="850" customHeight="1" ht="12.75">
       <c r="A850" s="2" t="inlineStr">
         <is>
-          <t>***2247**</t>
+          <t>B07850290</t>
         </is>
       </c>
       <c r="B850" s="2" t="inlineStr">
         <is>
-          <t>BARTOLOMÉ GAYÀ PERELLÓ</t>
+          <t>IMPERDECO BALEAR SL</t>
         </is>
       </c>
       <c r="C850" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D850" s="5" t="n">
-        <v>356.5</v>
+        <v>3206.74</v>
       </c>
       <c r="E850" s="2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="851" customHeight="1" ht="12.75">
       <c r="A851" s="2" t="inlineStr">
         <is>
-          <t>***9470**</t>
+          <t>B57018202</t>
         </is>
       </c>
       <c r="B851" s="2" t="inlineStr">
         <is>
-          <t>JOAN MIQUEL MASCARÓ JUANICO</t>
+          <t>INSTAL·LACIONS ELÈCTRIQUES MAIRATA I FERRER SL</t>
         </is>
       </c>
       <c r="C851" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D851" s="5" t="n">
-        <v>347.71</v>
+        <v>3158.1</v>
       </c>
       <c r="E851" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="852" customHeight="1" ht="12.75">
       <c r="A852" s="2" t="inlineStr">
         <is>
-          <t>***1367**</t>
+          <t>A46215406</t>
         </is>
       </c>
       <c r="B852" s="2" t="inlineStr">
         <is>
-          <t>Antoni Martorell Alba</t>
+          <t>Ascensores Domingo S.A.</t>
         </is>
       </c>
       <c r="C852" s="2" t="inlineStr">
         <is>
           <t>Sí</t>
         </is>
       </c>
       <c r="D852" s="5" t="n">
-        <v>302.5</v>
+        <v>3089.37</v>
       </c>
       <c r="E852" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="853" customHeight="1" ht="12.75">
       <c r="A853" s="2" t="inlineStr">
         <is>
-          <t>***1506**</t>
+          <t>B42964205</t>
         </is>
       </c>
       <c r="B853" s="2" t="inlineStr">
         <is>
-          <t>GABRIEL REUS PUJADAS</t>
+          <t>EIVICOBERTES I OBRES EN GENERAL SL</t>
         </is>
       </c>
       <c r="C853" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D853" s="5" t="n">
-        <v>298.87</v>
+        <v>3025.0</v>
       </c>
       <c r="E853" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="854" customHeight="1" ht="12.75">
       <c r="A854" s="2" t="inlineStr">
         <is>
-          <t>B57003147</t>
+          <t>***2527**</t>
         </is>
       </c>
       <c r="B854" s="2" t="inlineStr">
         <is>
-          <t>SERVEIS TÈCNICS DE TOTELSA SL</t>
+          <t>Miquel Fuster Llull</t>
         </is>
       </c>
       <c r="C854" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D854" s="5" t="n">
-        <v>291.44</v>
+        <v>2971.18</v>
       </c>
       <c r="E854" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="855" customHeight="1" ht="12.75">
       <c r="A855" s="2" t="inlineStr">
         <is>
-          <t>B57786908</t>
+          <t>B56221443</t>
         </is>
       </c>
       <c r="B855" s="2" t="inlineStr">
         <is>
-          <t>MONTATGE INSTANT SL</t>
+          <t>JOSE ANTONIO PASTOR FERRER S.L.</t>
         </is>
       </c>
       <c r="C855" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D855" s="5" t="n">
-        <v>240.58</v>
+        <v>2922.59</v>
       </c>
       <c r="E855" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="856" customHeight="1" ht="12.75">
       <c r="A856" s="2" t="inlineStr">
         <is>
-          <t>A07078462</t>
+          <t>***8877**</t>
         </is>
       </c>
       <c r="B856" s="2" t="inlineStr">
         <is>
-          <t>ELECTRO HIDRÁULICA SA</t>
+          <t>LUIS FERNANDO NARANJO VALENCIA</t>
         </is>
       </c>
       <c r="C856" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D856" s="5" t="n">
-        <v>223.39</v>
+        <v>2919.73</v>
       </c>
       <c r="E856" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="857" customHeight="1" ht="12.75">
       <c r="A857" s="2" t="inlineStr">
         <is>
-          <t>U13815055</t>
+          <t>***5169**</t>
         </is>
       </c>
       <c r="B857" s="2" t="inlineStr">
         <is>
-          <t>UTE EDAR SA POBLA FACSA - MELCHOR MASCARO</t>
+          <t>ULPIMPERIUM IBIZA S.L.U.</t>
         </is>
       </c>
       <c r="C857" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D857" s="5" t="n">
-        <v>0.0</v>
+        <v>2779.37</v>
       </c>
       <c r="E857" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="858" customHeight="1" ht="12.75">
       <c r="A858" s="2" t="inlineStr">
         <is>
-          <t>279945</t>
+          <t>***2250**</t>
         </is>
       </c>
       <c r="B858" s="2" t="inlineStr">
         <is>
-          <t>UTE Aglomerados Mallorca, S.A. - Acsa, Obras e Infraestructuras, S.A.</t>
+          <t>JOAN MORLÀ VICENS</t>
         </is>
       </c>
       <c r="C858" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D858" s="5" t="n">
-        <v>0.0</v>
+        <v>2554.61</v>
       </c>
       <c r="E858" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="859" customHeight="1" ht="12.75">
       <c r="A859" s="2" t="inlineStr">
         <is>
-          <t>U16667370</t>
+          <t>***1122**</t>
         </is>
       </c>
       <c r="B859" s="2" t="inlineStr">
         <is>
-          <t>Aglomerados Mallorca, s.a. - acsa e infraestructuras, s.a.u.</t>
+          <t>CARLOS PASCUAL GELABERT</t>
         </is>
       </c>
       <c r="C859" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D859" s="5" t="n">
-        <v>0.0</v>
+        <v>2461.02</v>
       </c>
       <c r="E859" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="860" customHeight="1" ht="12.75">
       <c r="A860" s="2" t="inlineStr">
         <is>
-          <t>U01972959</t>
+          <t>***5514**</t>
         </is>
       </c>
       <c r="B860" s="2" t="inlineStr">
         <is>
-          <t>COPCISA, S.A. - CONSTRUCCIONES OLIVES, S.L.</t>
+          <t>ALVARO GUTIERREZ CABELLO</t>
         </is>
       </c>
       <c r="C860" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D860" s="5" t="n">
-        <v>0.0</v>
+        <v>2434.27</v>
       </c>
       <c r="E860" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="861" customHeight="1" ht="12.75">
       <c r="A861" s="2" t="inlineStr">
         <is>
-          <t>B91694588</t>
+          <t>B57445199</t>
         </is>
       </c>
       <c r="B861" s="2" t="inlineStr">
         <is>
-          <t>GYDESUR, S.L.</t>
+          <t>FUSTERIA METÀL.LICA EXGEME S.L.</t>
         </is>
       </c>
       <c r="C861" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D861" s="5" t="n">
-        <v>0.0</v>
+        <v>2414.74</v>
       </c>
       <c r="E861" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
     <row r="862" customHeight="1" ht="12.75">
       <c r="A862" s="2" t="inlineStr">
         <is>
-          <t>U16551863</t>
+          <t>***5120**</t>
         </is>
       </c>
       <c r="B862" s="2" t="inlineStr">
         <is>
-          <t>UTE OBRA EDAR CAMP DE MAR</t>
+          <t>Alberto Villalba Escandell</t>
         </is>
       </c>
       <c r="C862" s="2" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Sí</t>
         </is>
       </c>
       <c r="D862" s="5" t="n">
-        <v>0.0</v>
+        <v>2393.91</v>
       </c>
       <c r="E862" s="2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="863" customHeight="1" ht="12.75">
       <c r="A863" s="2" t="inlineStr">
         <is>
+          <t>B57155806</t>
+        </is>
+      </c>
+      <c r="B863" s="2" t="inlineStr">
+        <is>
+          <t>ALOU BARCELO SL</t>
+        </is>
+      </c>
+      <c r="C863" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D863" s="5" t="n">
+        <v>2330.85</v>
+      </c>
+      <c r="E863" s="2" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="864" customHeight="1" ht="12.75">
+      <c r="A864" s="2" t="inlineStr">
+        <is>
+          <t>***8125**</t>
+        </is>
+      </c>
+      <c r="B864" s="2" t="inlineStr">
+        <is>
+          <t>GUILLERMO FLORIT PASQUAL</t>
+        </is>
+      </c>
+      <c r="C864" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D864" s="5" t="n">
+        <v>2303.84</v>
+      </c>
+      <c r="E864" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="865" customHeight="1" ht="12.75">
+      <c r="A865" s="2" t="inlineStr">
+        <is>
+          <t>B28871192</t>
+        </is>
+      </c>
+      <c r="B865" s="2" t="inlineStr">
+        <is>
+          <t>Algeco Construcciones Modulares, SLU</t>
+        </is>
+      </c>
+      <c r="C865" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D865" s="5" t="n">
+        <v>2269.96</v>
+      </c>
+      <c r="E865" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="866" customHeight="1" ht="12.75">
+      <c r="A866" s="2" t="inlineStr">
+        <is>
+          <t>***2566**</t>
+        </is>
+      </c>
+      <c r="B866" s="2" t="inlineStr">
+        <is>
+          <t>TONI SASTRE SERVERA</t>
+        </is>
+      </c>
+      <c r="C866" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D866" s="5" t="n">
+        <v>2255.59</v>
+      </c>
+      <c r="E866" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="867" customHeight="1" ht="12.75">
+      <c r="A867" s="2" t="inlineStr">
+        <is>
+          <t>B57813370</t>
+        </is>
+      </c>
+      <c r="B867" s="2" t="inlineStr">
+        <is>
+          <t>SOLUCIONES INTEGRALES IB 360 SL</t>
+        </is>
+      </c>
+      <c r="C867" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D867" s="5" t="n">
+        <v>2163.25</v>
+      </c>
+      <c r="E867" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="868" customHeight="1" ht="12.75">
+      <c r="A868" s="2" t="inlineStr">
+        <is>
+          <t>***5760**</t>
+        </is>
+      </c>
+      <c r="B868" s="2" t="inlineStr">
+        <is>
+          <t>ROBLES GUERRA, DAVID</t>
+        </is>
+      </c>
+      <c r="C868" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D868" s="5" t="n">
+        <v>2117.5</v>
+      </c>
+      <c r="E868" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="869" customHeight="1" ht="12.75">
+      <c r="A869" s="2" t="inlineStr">
+        <is>
+          <t>***1427**</t>
+        </is>
+      </c>
+      <c r="B869" s="2" t="inlineStr">
+        <is>
+          <t>JAUME GÓMEZ MARQUÉS</t>
+        </is>
+      </c>
+      <c r="C869" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D869" s="5" t="n">
+        <v>2078.7799999999997</v>
+      </c>
+      <c r="E869" s="2" t="n">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="870" customHeight="1" ht="12.75">
+      <c r="A870" s="2" t="inlineStr">
+        <is>
+          <t>B57373003</t>
+        </is>
+      </c>
+      <c r="B870" s="2" t="inlineStr">
+        <is>
+          <t>FERRO I ALUMINI LA VILA SL</t>
+        </is>
+      </c>
+      <c r="C870" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D870" s="5" t="n">
+        <v>2044.9</v>
+      </c>
+      <c r="E870" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="871" customHeight="1" ht="12.75">
+      <c r="A871" s="2" t="inlineStr">
+        <is>
+          <t>B30045462</t>
+        </is>
+      </c>
+      <c r="B871" s="2" t="inlineStr">
+        <is>
+          <t>FRANCISCO FLORES HERNÁNDEZ SL</t>
+        </is>
+      </c>
+      <c r="C871" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D871" s="5" t="n">
+        <v>1864.91</v>
+      </c>
+      <c r="E871" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="872" customHeight="1" ht="12.75">
+      <c r="A872" s="2" t="inlineStr">
+        <is>
+          <t>***3988**</t>
+        </is>
+      </c>
+      <c r="B872" s="2" t="inlineStr">
+        <is>
+          <t>ANTONIO CARRERAS FRANCISCO</t>
+        </is>
+      </c>
+      <c r="C872" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D872" s="5" t="n">
+        <v>1829.37</v>
+      </c>
+      <c r="E872" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="873" customHeight="1" ht="12.75">
+      <c r="A873" s="2" t="inlineStr">
+        <is>
+          <t>***6480**</t>
+        </is>
+      </c>
+      <c r="B873" s="2" t="inlineStr">
+        <is>
+          <t>JUAN BERNAT SERRA PICORNELL</t>
+        </is>
+      </c>
+      <c r="C873" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D873" s="5" t="n">
+        <v>1723.04</v>
+      </c>
+      <c r="E873" s="2" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="874" customHeight="1" ht="12.75">
+      <c r="A874" s="2" t="inlineStr">
+        <is>
+          <t>U01966324</t>
+        </is>
+      </c>
+      <c r="B874" s="2" t="inlineStr">
+        <is>
+          <t>UTE ZIMA DESARROLLO INTEGRALES SL, PEGIRO SL</t>
+        </is>
+      </c>
+      <c r="C874" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D874" s="5" t="n">
+        <v>1669.8</v>
+      </c>
+      <c r="E874" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="875" customHeight="1" ht="12.75">
+      <c r="A875" s="2" t="inlineStr">
+        <is>
+          <t>***1966**</t>
+        </is>
+      </c>
+      <c r="B875" s="2" t="inlineStr">
+        <is>
+          <t>JORGE MARIA MIQUEL GRIMALT</t>
+        </is>
+      </c>
+      <c r="C875" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D875" s="5" t="n">
+        <v>1522.06</v>
+      </c>
+      <c r="E875" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="876" customHeight="1" ht="12.75">
+      <c r="A876" s="2" t="inlineStr">
+        <is>
+          <t>B57241259</t>
+        </is>
+      </c>
+      <c r="B876" s="2" t="inlineStr">
+        <is>
+          <t>GRUP ELECTRIC EUROLUX S.L</t>
+        </is>
+      </c>
+      <c r="C876" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D876" s="5" t="n">
+        <v>1512.49</v>
+      </c>
+      <c r="E876" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="877" customHeight="1" ht="12.75">
+      <c r="A877" s="2" t="inlineStr">
+        <is>
+          <t>***1730**</t>
+        </is>
+      </c>
+      <c r="B877" s="2" t="inlineStr">
+        <is>
+          <t>MANUEL ALGABA PASCUAL</t>
+        </is>
+      </c>
+      <c r="C877" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D877" s="5" t="n">
+        <v>1498.4</v>
+      </c>
+      <c r="E877" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="878" customHeight="1" ht="12.75">
+      <c r="A878" s="2" t="inlineStr">
+        <is>
+          <t>B57599375</t>
+        </is>
+      </c>
+      <c r="B878" s="2" t="inlineStr">
+        <is>
+          <t>DUO GESTIÓN Y CONTROL DE OBRAS SL</t>
+        </is>
+      </c>
+      <c r="C878" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D878" s="5" t="n">
+        <v>1385.45</v>
+      </c>
+      <c r="E878" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="879" customHeight="1" ht="12.75">
+      <c r="A879" s="2" t="inlineStr">
+        <is>
+          <t>B57353279</t>
+        </is>
+      </c>
+      <c r="B879" s="2" t="inlineStr">
+        <is>
+          <t>INGENIERIA 1982 SL</t>
+        </is>
+      </c>
+      <c r="C879" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D879" s="5" t="n">
+        <v>1118.02</v>
+      </c>
+      <c r="E879" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="880" customHeight="1" ht="12.75">
+      <c r="A880" s="2" t="inlineStr">
+        <is>
+          <t>B57450322</t>
+        </is>
+      </c>
+      <c r="B880" s="2" t="inlineStr">
+        <is>
+          <t>J.BARBER ELECTRICITAT SL</t>
+        </is>
+      </c>
+      <c r="C880" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D880" s="5" t="n">
+        <v>1080.65</v>
+      </c>
+      <c r="E880" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="881" customHeight="1" ht="12.75">
+      <c r="A881" s="2" t="inlineStr">
+        <is>
+          <t>B57942245</t>
+        </is>
+      </c>
+      <c r="B881" s="2" t="inlineStr">
+        <is>
+          <t>OBRA SECA TECHOS Y TABIQUES SLU</t>
+        </is>
+      </c>
+      <c r="C881" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D881" s="5" t="n">
+        <v>1036.67</v>
+      </c>
+      <c r="E881" s="2" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="882" customHeight="1" ht="12.75">
+      <c r="A882" s="2" t="inlineStr">
+        <is>
+          <t>B04996435</t>
+        </is>
+      </c>
+      <c r="B882" s="2" t="inlineStr">
+        <is>
+          <t>CONSTRUCCIONS I OBRES TGAR SL</t>
+        </is>
+      </c>
+      <c r="C882" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D882" s="5" t="n">
+        <v>1028.5</v>
+      </c>
+      <c r="E882" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="883" customHeight="1" ht="12.75">
+      <c r="A883" s="2" t="inlineStr">
+        <is>
+          <t>***7197**</t>
+        </is>
+      </c>
+      <c r="B883" s="2" t="inlineStr">
+        <is>
+          <t>Salvador Rodríguez Ferriol</t>
+        </is>
+      </c>
+      <c r="C883" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D883" s="5" t="n">
+        <v>1028.03</v>
+      </c>
+      <c r="E883" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="884" customHeight="1" ht="12.75">
+      <c r="A884" s="2" t="inlineStr">
+        <is>
+          <t>***7022**</t>
+        </is>
+      </c>
+      <c r="B884" s="2" t="inlineStr">
+        <is>
+          <t>BARCELÓ VICENS, ANDRÉS SEBASTIÁN</t>
+        </is>
+      </c>
+      <c r="C884" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D884" s="5" t="n">
+        <v>978.74</v>
+      </c>
+      <c r="E884" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="885" customHeight="1" ht="12.75">
+      <c r="A885" s="2" t="inlineStr">
+        <is>
+          <t>***9162**</t>
+        </is>
+      </c>
+      <c r="B885" s="2" t="inlineStr">
+        <is>
+          <t>JAIME NICOLAU JULIÀ</t>
+        </is>
+      </c>
+      <c r="C885" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D885" s="5" t="n">
+        <v>952.88</v>
+      </c>
+      <c r="E885" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="886" customHeight="1" ht="12.75">
+      <c r="A886" s="2" t="inlineStr">
+        <is>
+          <t>***0712**</t>
+        </is>
+      </c>
+      <c r="B886" s="2" t="inlineStr">
+        <is>
+          <t>CONSTRUCCIONS FONS-ESTEL SL</t>
+        </is>
+      </c>
+      <c r="C886" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D886" s="5" t="n">
+        <v>943.8</v>
+      </c>
+      <c r="E886" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="887" customHeight="1" ht="12.75">
+      <c r="A887" s="2" t="inlineStr">
+        <is>
+          <t>B07329204</t>
+        </is>
+      </c>
+      <c r="B887" s="2" t="inlineStr">
+        <is>
+          <t>JV SEGURIDAD PALMA SL</t>
+        </is>
+      </c>
+      <c r="C887" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D887" s="5" t="n">
+        <v>940.17</v>
+      </c>
+      <c r="E887" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="888" customHeight="1" ht="12.75">
+      <c r="A888" s="2" t="inlineStr">
+        <is>
+          <t>B07139942</t>
+        </is>
+      </c>
+      <c r="B888" s="2" t="inlineStr">
+        <is>
+          <t>LABORATORIO BALEAR PARA LA CALIDAD SL (LBC)</t>
+        </is>
+      </c>
+      <c r="C888" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D888" s="5" t="n">
+        <v>907.5</v>
+      </c>
+      <c r="E888" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="889" customHeight="1" ht="12.75">
+      <c r="A889" s="2" t="inlineStr">
+        <is>
+          <t>***8530**</t>
+        </is>
+      </c>
+      <c r="B889" s="2" t="inlineStr">
+        <is>
+          <t>Mateo Bordoy Vivancos</t>
+        </is>
+      </c>
+      <c r="C889" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D889" s="5" t="n">
+        <v>831.2</v>
+      </c>
+      <c r="E889" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="890" customHeight="1" ht="12.75">
+      <c r="A890" s="2" t="inlineStr">
+        <is>
+          <t>B57671851</t>
+        </is>
+      </c>
+      <c r="B890" s="2" t="inlineStr">
+        <is>
+          <t>BALEARES RENOVABLES</t>
+        </is>
+      </c>
+      <c r="C890" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D890" s="5" t="n">
+        <v>423.5</v>
+      </c>
+      <c r="E890" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="891" customHeight="1" ht="12.75">
+      <c r="A891" s="2" t="inlineStr">
+        <is>
+          <t>B57435679</t>
+        </is>
+      </c>
+      <c r="B891" s="2" t="inlineStr">
+        <is>
+          <t>AIGÜES DE SENCELLES, SL</t>
+        </is>
+      </c>
+      <c r="C891" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D891" s="5" t="n">
+        <v>423.5</v>
+      </c>
+      <c r="E891" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="892" customHeight="1" ht="12.75">
+      <c r="A892" s="2" t="inlineStr">
+        <is>
+          <t>***7778**</t>
+        </is>
+      </c>
+      <c r="B892" s="2" t="inlineStr">
+        <is>
+          <t>LUIS MORQUILLAS PUYOL</t>
+        </is>
+      </c>
+      <c r="C892" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D892" s="5" t="n">
+        <v>381.15</v>
+      </c>
+      <c r="E892" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="893" customHeight="1" ht="12.75">
+      <c r="A893" s="2" t="inlineStr">
+        <is>
+          <t>***0516**</t>
+        </is>
+      </c>
+      <c r="B893" s="2" t="inlineStr">
+        <is>
+          <t>MATEO CAÑELLAS PONS</t>
+        </is>
+      </c>
+      <c r="C893" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D893" s="5" t="n">
+        <v>363.0</v>
+      </c>
+      <c r="E893" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="894" customHeight="1" ht="12.75">
+      <c r="A894" s="2" t="inlineStr">
+        <is>
+          <t>***2247**</t>
+        </is>
+      </c>
+      <c r="B894" s="2" t="inlineStr">
+        <is>
+          <t>BARTOLOMÉ GAYÀ PERELLÓ</t>
+        </is>
+      </c>
+      <c r="C894" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D894" s="5" t="n">
+        <v>356.5</v>
+      </c>
+      <c r="E894" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="895" customHeight="1" ht="12.75">
+      <c r="A895" s="2" t="inlineStr">
+        <is>
+          <t>***9470**</t>
+        </is>
+      </c>
+      <c r="B895" s="2" t="inlineStr">
+        <is>
+          <t>JOAN MIQUEL MASCARÓ JUANICO</t>
+        </is>
+      </c>
+      <c r="C895" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D895" s="5" t="n">
+        <v>347.71</v>
+      </c>
+      <c r="E895" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="896" customHeight="1" ht="12.75">
+      <c r="A896" s="2" t="inlineStr">
+        <is>
+          <t>***1367**</t>
+        </is>
+      </c>
+      <c r="B896" s="2" t="inlineStr">
+        <is>
+          <t>Antoni Martorell Alba</t>
+        </is>
+      </c>
+      <c r="C896" s="2" t="inlineStr">
+        <is>
+          <t>Sí</t>
+        </is>
+      </c>
+      <c r="D896" s="5" t="n">
+        <v>302.5</v>
+      </c>
+      <c r="E896" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="897" customHeight="1" ht="12.75">
+      <c r="A897" s="2" t="inlineStr">
+        <is>
+          <t>***1506**</t>
+        </is>
+      </c>
+      <c r="B897" s="2" t="inlineStr">
+        <is>
+          <t>GABRIEL REUS PUJADAS</t>
+        </is>
+      </c>
+      <c r="C897" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D897" s="5" t="n">
+        <v>298.87</v>
+      </c>
+      <c r="E897" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="898" customHeight="1" ht="12.75">
+      <c r="A898" s="2" t="inlineStr">
+        <is>
+          <t>B57003147</t>
+        </is>
+      </c>
+      <c r="B898" s="2" t="inlineStr">
+        <is>
+          <t>SERVEIS TÈCNICS DE TOTELSA SL</t>
+        </is>
+      </c>
+      <c r="C898" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D898" s="5" t="n">
+        <v>291.44</v>
+      </c>
+      <c r="E898" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="899" customHeight="1" ht="12.75">
+      <c r="A899" s="2" t="inlineStr">
+        <is>
+          <t>B57786908</t>
+        </is>
+      </c>
+      <c r="B899" s="2" t="inlineStr">
+        <is>
+          <t>MONTATGE INSTANT SL</t>
+        </is>
+      </c>
+      <c r="C899" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D899" s="5" t="n">
+        <v>240.58</v>
+      </c>
+      <c r="E899" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="900" customHeight="1" ht="12.75">
+      <c r="A900" s="2" t="inlineStr">
+        <is>
+          <t>A07078462</t>
+        </is>
+      </c>
+      <c r="B900" s="2" t="inlineStr">
+        <is>
+          <t>ELECTRO HIDRÁULICA SA</t>
+        </is>
+      </c>
+      <c r="C900" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D900" s="5" t="n">
+        <v>223.39</v>
+      </c>
+      <c r="E900" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="901" customHeight="1" ht="12.75">
+      <c r="A901" s="2" t="inlineStr">
+        <is>
+          <t>U-21630082</t>
+        </is>
+      </c>
+      <c r="B901" s="2" t="inlineStr">
+        <is>
+          <t>POLYTECH SYSTEMS, SOCIEDAD LIMITADA – VICTOR TORMO, SOCIEDAD LIMITADA</t>
+        </is>
+      </c>
+      <c r="C901" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D901" s="5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E901" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="902" customHeight="1" ht="12.75">
+      <c r="A902" s="2" t="inlineStr">
+        <is>
+          <t>U13815055</t>
+        </is>
+      </c>
+      <c r="B902" s="2" t="inlineStr">
+        <is>
+          <t>UTE EDAR SA POBLA FACSA - MELCHOR MASCARO</t>
+        </is>
+      </c>
+      <c r="C902" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D902" s="5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E902" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="903" customHeight="1" ht="12.75">
+      <c r="A903" s="2" t="inlineStr">
+        <is>
+          <t>279945</t>
+        </is>
+      </c>
+      <c r="B903" s="2" t="inlineStr">
+        <is>
+          <t>UTE Aglomerados Mallorca, S.A. - Acsa, Obras e Infraestructuras, S.A.</t>
+        </is>
+      </c>
+      <c r="C903" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D903" s="5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E903" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="904" customHeight="1" ht="12.75">
+      <c r="A904" s="2" t="inlineStr">
+        <is>
+          <t>U16667370</t>
+        </is>
+      </c>
+      <c r="B904" s="2" t="inlineStr">
+        <is>
+          <t>Aglomerados Mallorca, s.a. - acsa e infraestructuras, s.a.u.</t>
+        </is>
+      </c>
+      <c r="C904" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D904" s="5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E904" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="905" customHeight="1" ht="12.75">
+      <c r="A905" s="2" t="inlineStr">
+        <is>
+          <t>U01972959</t>
+        </is>
+      </c>
+      <c r="B905" s="2" t="inlineStr">
+        <is>
+          <t>COPCISA, S.A. - CONSTRUCCIONES OLIVES, S.L.</t>
+        </is>
+      </c>
+      <c r="C905" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D905" s="5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E905" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="906" customHeight="1" ht="12.75">
+      <c r="A906" s="2" t="inlineStr">
+        <is>
+          <t>B91694588</t>
+        </is>
+      </c>
+      <c r="B906" s="2" t="inlineStr">
+        <is>
+          <t>GYDESUR, S.L.</t>
+        </is>
+      </c>
+      <c r="C906" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D906" s="5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E906" s="2" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="907" customHeight="1" ht="12.75">
+      <c r="A907" s="2" t="inlineStr">
+        <is>
+          <t>U16551863</t>
+        </is>
+      </c>
+      <c r="B907" s="2" t="inlineStr">
+        <is>
+          <t>UTE OBRA EDAR CAMP DE MAR</t>
+        </is>
+      </c>
+      <c r="C907" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D907" s="5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E907" s="2" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="908" customHeight="1" ht="12.75">
+      <c r="A908" s="2" t="inlineStr">
+        <is>
           <t>B46957817</t>
         </is>
       </c>
-      <c r="B863" s="2" t="inlineStr">
+      <c r="B908" s="2" t="inlineStr">
         <is>
           <t>Proemisa s.l.</t>
         </is>
       </c>
-      <c r="C863" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D863" s="5" t="n">
+      <c r="C908" s="2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D908" s="5" t="n">
         <v>0.0</v>
       </c>
-      <c r="E863" s="2" t="n">
+      <c r="E908" s="2" t="n">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5CF76DA9235F54CA7B8D7E068D25013" ma:contentTypeVersion="12" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="5f949ff2add1a10039b112bb84e2d8c6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="80282ec1-e75f-4369-8301-7fc8afe8b377" xmlns:ns3="099e66f3-4f1d-468c-b22d-0c0c1c79fb51" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="680fc2cae26638b22ebf51f67c44012f" ns2:_="" ns3:_="">
+    <xsd:import namespace="80282ec1-e75f-4369-8301-7fc8afe8b377"/>
+    <xsd:import namespace="099e66f3-4f1d-468c-b22d-0c0c1c79fb51"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="80282ec1-e75f-4369-8301-7fc8afe8b377" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Valor de l'ID de document" ma:description="Valor de l'ID de document assignat a aquest element." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="ID de document" ma:description="Enllaç permanent a aquest document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{663ae29f-1b58-4318-8b80-35d10b84c50f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="80282ec1-e75f-4369-8301-7fc8afe8b377">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="099e66f3-4f1d-468c-b22d-0c0c1c79fb51" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6aa0a5f0-eb04-4df9-9a65-aa1e588e14f8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipus de contingut"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Títol"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="80282ec1-e75f-4369-8301-7fc8afe8b377" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="099e66f3-4f1d-468c-b22d-0c0c1c79fb51">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="80282ec1-e75f-4369-8301-7fc8afe8b377">2QUAHAQM2MP6-244609361-180431</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="80282ec1-e75f-4369-8301-7fc8afe8b377">
+      <Url>https://caib.sharepoint.com/sites/ARXIUS-DGPTV/_layouts/15/DocIdRedir.aspx?ID=2QUAHAQM2MP6-244609361-180431</Url>
+      <Description>2QUAHAQM2MP6-244609361-180431</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9541683F-EAB8-4CD7-9397-C9537411CB24}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17D69881-8630-433A-AE9A-A9E51299F79A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EECF3ED5-706F-4128-9F04-0E97C6A6B4DC}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{346920E6-8C24-4E96-83A7-950D63172299}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Apache POI</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C5CF76DA9235F54CA7B8D7E068D25013</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>f96dd935-fd97-4ad8-828b-94e9e2187c17</vt:lpwstr>
+  </property>
+</Properties>
+</file>