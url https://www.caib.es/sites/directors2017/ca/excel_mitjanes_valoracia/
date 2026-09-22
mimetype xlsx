--- v0 (2026-05-01)
+++ v1 (2026-09-22)
@@ -1,281 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\MP01_Planificació\directors_equips_directius_PR016_SED2\0_DIRECTORS Procés\Directors 2026\CONCURS\Documents secretaris\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{247B2720-E5BA-4E49-A799-61CFDA1045F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="465" windowWidth="29445" windowHeight="14295" tabRatio="500" activeTab="1"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
+    <sheet name="Hoja2" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725" iterateDelta="1E-4"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L21" i="2"/>
-[...86 lines deleted...]
-  <c r="I10" l="1"/>
+  <c r="L21" i="2" l="1"/>
+  <c r="J21" i="2"/>
+  <c r="I21" i="2"/>
+  <c r="H21" i="2"/>
+  <c r="G21" i="2"/>
+  <c r="F21" i="2"/>
+  <c r="E21" i="2"/>
+  <c r="D21" i="2"/>
+  <c r="C21" i="2"/>
+  <c r="B21" i="2"/>
+  <c r="M20" i="2"/>
+  <c r="K20" i="2"/>
+  <c r="K19" i="2"/>
+  <c r="M19" i="2" s="1"/>
+  <c r="K18" i="2"/>
+  <c r="M18" i="2" s="1"/>
+  <c r="K17" i="2"/>
+  <c r="M17" i="2" s="1"/>
+  <c r="K16" i="2"/>
+  <c r="M16" i="2" s="1"/>
+  <c r="K15" i="2"/>
+  <c r="J32" i="2"/>
+  <c r="M32" i="2" s="1"/>
+  <c r="J31" i="2"/>
+  <c r="M31" i="2" s="1"/>
+  <c r="L10" i="2"/>
+  <c r="K9" i="2"/>
+  <c r="M9" i="2" s="1"/>
+  <c r="G10" i="2"/>
+  <c r="H10" i="2"/>
+  <c r="I10" i="2"/>
+  <c r="J10" i="2"/>
+  <c r="F10" i="2"/>
+  <c r="E10" i="2"/>
+  <c r="D10" i="2"/>
+  <c r="C10" i="2"/>
+  <c r="B10" i="2"/>
+  <c r="K8" i="2"/>
+  <c r="M8" i="2" s="1"/>
+  <c r="K7" i="2"/>
+  <c r="M7" i="2" s="1"/>
+  <c r="K6" i="2"/>
+  <c r="M6" i="2" s="1"/>
+  <c r="K5" i="2"/>
+  <c r="M5" i="2" s="1"/>
+  <c r="K4" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="K21" i="2" l="1"/>
+  <c r="M21" i="2" s="1"/>
+  <c r="M15" i="2"/>
+  <c r="K10" i="2"/>
+  <c r="M10" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="40">
   <si>
     <t xml:space="preserve">Nom del candidat/s:      </t>
   </si>
   <si>
-    <t>1.Fonamentació</t>
-[...19 lines deleted...]
-  <si>
     <t>Qualificació</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>(màx. 10p)</t>
   </si>
   <si>
     <t>Membre Comissió 1</t>
   </si>
   <si>
     <t>Membre Comissió 2</t>
   </si>
   <si>
     <t>Membre Comissió 3</t>
   </si>
   <si>
     <t>Membre Comissió 4</t>
   </si>
   <si>
     <t>Membre Comissió 5</t>
   </si>
   <si>
     <t>MITJANA</t>
   </si>
   <si>
     <t>Ha obtingut la puntuació següent:</t>
   </si>
   <si>
     <t xml:space="preserve">Mèrits acadèmics i professionals: </t>
   </si>
   <si>
     <t>Candidat:</t>
   </si>
   <si>
-    <t>A</t>
-[...28 lines deleted...]
-  <si>
     <t>Total mèrits</t>
   </si>
   <si>
     <t>Projecte direcció</t>
   </si>
   <si>
     <t>TOTAL PUNTS</t>
   </si>
   <si>
-    <t>(màx.1p)</t>
-[...4 lines deleted...]
-  <si>
     <t>(màx. 1p)</t>
   </si>
   <si>
     <t>Membre Comissió 6</t>
-  </si>
-[...4 lines deleted...]
-    <t>Total (A,B,C) (màx. 5p.)</t>
   </si>
   <si>
     <t>1.Fonamentació (max 1p)</t>
   </si>
   <si>
     <t>2.Context i 3 anàlisi i valoració de dades (max 1,25 p)</t>
   </si>
   <si>
     <t>4.Objectius de millora (Max 1 p)</t>
   </si>
   <si>
     <t>5. Model d'organització i funcionament (max 1,25 p)</t>
   </si>
   <si>
     <t>6. Plantejaments pedagògics (max 1,25 p)</t>
   </si>
   <si>
     <t>7. Pla de formació del professorat (màx 1 p)</t>
   </si>
   <si>
     <t>8. Lideratge distribuït i foment de la participació (màx 1 p)</t>
   </si>
   <si>
     <t>9. Millora de la convivència (màx 1,25 p)</t>
   </si>
@@ -322,110 +236,95 @@
   <si>
     <t>3. Trajectòria personal</t>
   </si>
   <si>
     <t>4. Activitats de formació i perfeccionament</t>
   </si>
   <si>
     <t>5. Mèrits acadèmics</t>
   </si>
   <si>
     <t>Entrevista</t>
   </si>
   <si>
     <t>(màx 30 p)</t>
   </si>
   <si>
     <t>En cas d'haver dos o més candidats s'han de baremar els mèrits acadèmics i professionals</t>
   </si>
   <si>
     <t>* En cas de faltar algun membre a la comissió i no sigueu 6, esborrau una línia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Noto Sans"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Noto Sans"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Noto Sans"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Noto Sans"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...13 lines deleted...]
-      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Noto Sans"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -467,133 +366,74 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...57 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -627,256 +467,184 @@
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...11 lines deleted...]
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...85 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFC0C0C0"/>
       <rgbColor rgb="FF808080"/>
       <rgbColor rgb="FF9999FF"/>
@@ -919,165 +687,167 @@
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1205,1869 +975,863 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:M37"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:O16"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E40" sqref="E40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15"/>
-[...782 lines deleted...]
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="12" width="16.140625" customWidth="1"/>
     <col min="13" max="13" width="23.28515625" customWidth="1"/>
     <col min="14" max="1027" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...3 lines deleted...]
-      <c r="B1" s="26" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E1" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="L1" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="M1" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2" s="36"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="L2" s="32"/>
+      <c r="M2" s="35"/>
+    </row>
+    <row r="3" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="36"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="L3" s="33"/>
+      <c r="M3" s="35"/>
+    </row>
+    <row r="4" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="5">
+        <f t="shared" ref="K4:K9" si="0">SUM(B4:J4)</f>
+        <v>0</v>
+      </c>
+      <c r="L4" s="16"/>
+      <c r="M4" s="17">
+        <f>K4+L4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L5" s="16"/>
+      <c r="M5" s="17">
+        <f t="shared" ref="M5:M10" si="1">K5+L5</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L6" s="16"/>
+      <c r="M6" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L7" s="16"/>
+      <c r="M7" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L8" s="16"/>
+      <c r="M8" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L9" s="16"/>
+      <c r="M9" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="6" t="e">
+        <f t="shared" ref="B10:L10" si="2">AVERAGE(B4:B9)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="C10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K10" s="6">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L10" s="6" t="e">
+        <f t="shared" si="2"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="M10" s="17" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="36"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="30"/>
+      <c r="K13" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="L13" s="32"/>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="36"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="L14" s="33"/>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A15" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="5">
+        <f t="shared" ref="K15:K20" si="3">SUM(B15:J15)</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="16"/>
+      <c r="M15" s="17">
+        <f>K15+L15</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="5">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L16" s="16"/>
+      <c r="M16" s="17">
+        <f t="shared" ref="M16:M21" si="4">K16+L16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="5">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="16"/>
+      <c r="M17" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="5">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="16"/>
+      <c r="M18" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="5">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="16"/>
+      <c r="M19" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="30" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="5">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="16"/>
+      <c r="M20" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="6" t="e">
+        <f t="shared" ref="B21:L21" si="5">AVERAGE(B15:B20)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="C21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="F21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="G21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="H21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K21" s="6">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="6" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="M21" s="17" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A22" s="7"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="26"/>
+    </row>
+    <row r="23" spans="1:13" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="C1" s="26" t="s">
-[...61 lines deleted...]
-      <c r="K3" s="3" t="s">
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" s="14"/>
+      <c r="B27" s="15"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="10"/>
+    </row>
+    <row r="28" spans="1:13" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="14"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="44"/>
-[...3 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="D28" s="38"/>
+      <c r="E28" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="5"/>
-[...19 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="L28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="M28" s="47" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="14"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="5"/>
-[...19 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="D29" s="40"/>
+      <c r="E29" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="F29" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="I29" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="J29" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="5"/>
-[...88 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="48"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="11"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F30" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="I30" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="7" t="e">
-[...447 lines deleted...]
-      <c r="J31" s="58">
+      <c r="J30" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="K30" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="L30" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="M30" s="25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A31" s="11"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="24">
         <f>SUM(E31:I31)</f>
         <v>0</v>
       </c>
-      <c r="K31" s="52"/>
-[...1 lines deleted...]
-      <c r="M31" s="52">
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20">
         <f>SUM(J31:L31)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="16.5">
-[...9 lines deleted...]
-      <c r="J32" s="58">
+    <row r="32" spans="1:13" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A32" s="11"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="20"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="24">
         <f>SUM(E32:I32)</f>
         <v>0</v>
       </c>
-      <c r="K32" s="52"/>
-[...1 lines deleted...]
-      <c r="M32" s="52">
+      <c r="K32" s="20"/>
+      <c r="L32" s="20"/>
+      <c r="M32" s="20">
         <f>SUM(J32:L32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="15.75">
-[...32 lines deleted...]
-      <c r="A37" s="46"/>
+    <row r="33" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="11"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="13"/>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="11"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="13"/>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="18"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="13"/>
+    </row>
+    <row r="36" spans="1:6" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A36" s="18"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="9"/>
+    </row>
+    <row r="37" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="G12:G14"/>
-[...15 lines deleted...]
-    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="A1:A3"/>
+    <mergeCell ref="B1:B3"/>
+    <mergeCell ref="C1:C3"/>
+    <mergeCell ref="D1:D3"/>
+    <mergeCell ref="E1:E3"/>
     <mergeCell ref="K28:K29"/>
     <mergeCell ref="L28:L29"/>
     <mergeCell ref="E28:J28"/>
     <mergeCell ref="M28:M29"/>
     <mergeCell ref="L1:L3"/>
     <mergeCell ref="M1:M3"/>
     <mergeCell ref="H1:H3"/>
     <mergeCell ref="J1:J3"/>
     <mergeCell ref="G1:G3"/>
     <mergeCell ref="I1:I3"/>
-    <mergeCell ref="A1:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="E1:E3"/>
     <mergeCell ref="F1:F3"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="M12:M14"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="C12:C14"/>
+    <mergeCell ref="D12:D14"/>
+    <mergeCell ref="E12:E14"/>
+    <mergeCell ref="F12:F14"/>
+    <mergeCell ref="G12:G14"/>
+    <mergeCell ref="H12:H14"/>
+    <mergeCell ref="I12:I14"/>
+    <mergeCell ref="J12:J14"/>
+    <mergeCell ref="L12:L14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-</worksheet>
-[...219 lines deleted...]
-  <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Hoja1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja2</vt:lpstr>
-      <vt:lpstr>Hoja3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Govern de les Illes Balears</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>x52928703</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>es-ES</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">